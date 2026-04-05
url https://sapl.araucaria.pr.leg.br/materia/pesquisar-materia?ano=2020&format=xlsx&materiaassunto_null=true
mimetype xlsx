--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -54,4531 +54,4531 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Hissam Hussein Dehaini</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5775/veto_ao_projeto_de_lei_n_93-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5775/veto_ao_projeto_de_lei_n_93-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n° 93/2019 de autoria do Legislativo, dispõe sobre a criação do Projeto "SegRural" no Município de Araucária</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n° 96/2019 - dispõe sobre a prevenção e punição do assédio moral no âmbito da administração pública municipal direta e indireta no Município de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5777/veto_ao_projeto_de_lei_n_102-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5777/veto_ao_projeto_de_lei_n_102-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 102/2019 - dispõe sobre o Fornecimento de Vale Remédio para usuários de medicamentos de uso contínuo que estejam temporariamente em falta na Rede Pública Municipal.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5778/veto_ao_projeto_de_lei_n_71-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5778/veto_ao_projeto_de_lei_n_71-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 71/2019 - dispõe sobre o Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal de Araucária, visando a adequação devido a criação de novos cargos de provimento efetivo no Quadro da Câmara Municipal.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5779/veto_ao_projeto_de_lei_n_72-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5779/veto_ao_projeto_de_lei_n_72-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n° 72/2019 - que visa "Alterar dispositivos na Lei Municipal nº 2.983 de 01 de junho de 2016", alterando o Anexo I- Quadro Próprio de Cargos de Provimento Efetivo para criar cargos de provimento efetivo e ampliação de vagas para cargos efetivos existentes.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5780/veto_ao_projeto_de_lei_n_108-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5780/veto_ao_projeto_de_lei_n_108-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 108/2019 - altera e acresce dispositivos na Lei Municipal n° 2.983 de 01 de junho de 2016.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5781/veto_ao_projeto_de_lei_n_52-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5781/veto_ao_projeto_de_lei_n_52-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n ° 52/2019 - Dispõe sobre a isenção do IPTU aos imóveis atingidos por desastres naturais.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5782/veto_ao_projeto_de_lei_n_68-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5782/veto_ao_projeto_de_lei_n_68-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei no. 68/2019 - dispõe sobre a proibição de utilização de narguilé ou cachimbos d'água em locais públicos, abertos ou fechados.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6163/veto_ao_projeto_de_lei_16-2018.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6163/veto_ao_projeto_de_lei_16-2018.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI 16/2018. "Determina a implantação do Projeto "Bueiros Inteligentes'' no âmbito do Município, com o propósito corretivo e preventivo de alagamentos e transtornos oriundos destes".</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6443/veto_ao_projeto_de_lei_41-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6443/veto_ao_projeto_de_lei_41-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n° 41/2019</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6444/veto_ao_projeto_de_lei_113-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6444/veto_ao_projeto_de_lei_113-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n° 113/2019</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6445/veto_ao_projeto_de_lei_123-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6445/veto_ao_projeto_de_lei_123-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n° 123/2019</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6446/veto_parcial_ao_projeto_de_lei_33-2018.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6446/veto_parcial_ao_projeto_de_lei_33-2018.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 33/2018 de iniciativa do Vereador Celso Nicácio</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6468/veto_parcial_ao_projeto_de_lei_82-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6468/veto_parcial_ao_projeto_de_lei_82-2019.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei n° 82/2019 de iniciativa do Vereador Fábio Alceu Fernandes</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6469/veto_ao_projeto_de_lei_116-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6469/veto_ao_projeto_de_lei_116-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n° 116/2019 de iniciativa do Vereador Fabio Rodrigo Pedroso</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6556/veto_ao_projeto_de_lei_23-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6556/veto_ao_projeto_de_lei_23-2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 23/2020</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6557/veto_ao_projeto_de_lei_35-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6557/veto_ao_projeto_de_lei_35-2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto De Lei nº 35/2020 de iniciativa do Vereador Fabio Alceu Fernandes</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6591/veto_ao_projeto_de_lei_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6591/veto_ao_projeto_de_lei_29-2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 29/2020.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Hilda Lukalski Seima</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6765/veto_ao_projeto_de_lei_36-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6765/veto_ao_projeto_de_lei_36-2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 36/2020 de iniciativa do Vereador Ben Hur</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6809/veto_ao_pl_41-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6809/veto_ao_pl_41-2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 41/2020 de iniciativa do Vereador Fabio Alceu Fernandes</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6849/veto_ao_projeto_de_lei_42-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6849/veto_ao_projeto_de_lei_42-2020.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 42/2020</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6899/veto_parcial_ao_pl_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6899/veto_parcial_ao_pl_29-2020.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto  de Lei Complementar nº 29/2020.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6907/veto_ao_pl_56-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6907/veto_ao_pl_56-2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 56/2020</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6908/veto_ao_pl_40-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6908/veto_ao_pl_40-2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 40/2020</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6962/veto_ao_pl_74-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6962/veto_ao_pl_74-2020.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 74/2020, de autoria do vereador Ben Hur - Dispõe sobre a comunicação pelos condomínios residenciais aos órgãos de segurança pública, sobre a ocorrência ou de indícios de violência doméstica e familiar contra mulher, criança, adolescente ou idoso.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6963/veto_ao_pl_75-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6963/veto_ao_pl_75-2020.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 75/2020</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6964/veto_ao_pl_52-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6964/veto_ao_pl_52-2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 52/2020</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6965/veto_ao_pl_83-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6965/veto_ao_pl_83-2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 83/2020</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6247/projeto_de_lei_complementar_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6247/projeto_de_lei_complementar_28-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Postura do Município de Araucária e da outras providencias.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6248/projeto_de_lei_complementar_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6248/projeto_de_lei_complementar_29-2020.pdf</t>
   </si>
   <si>
     <t>Aprova o Código de obras e edificações do Município de Araucária, e da outras providencias.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Xandão</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5783/projeto_de_lei_01-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5783/projeto_de_lei_01-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Araucária, a realizar convênio com as clínicas que fazem tratamento de Oxigenoterapia Hiperbárica ou Hiperoxigenação Hiperbárica.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>Amanda Nassar</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5832/projeto_de_lei_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5832/projeto_de_lei_02-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia Municipal de Corrida de Cadeirantes e dá outras providências.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de filmagem, gravação e transmissão ao vivo das sessões de Licitação da Prefeitura Municipal de Araucária, conforme_x000D_
 especifica.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5934/projeto_de_lei_04-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5934/projeto_de_lei_04-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de filmagem, gravação e transmissão ao vivo das audiências públicas da Prefeitura Municipal de Araucária, conforme especifica.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5833/projeto_de_lei_05-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5833/projeto_de_lei_05-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Conscientização dos Cuidados com a Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>Elias</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5784/projeto_de_lei_n_06-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5784/projeto_de_lei_n_06-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece as normas para o funcionamento de tabacarias e estabelecimentos similares destinados ao uso de substâncias_x000D_
 advindas do fumo e análogos, no Município de Araucária, conforme especifica:</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5785/projeto_de_lei_n_08-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5785/projeto_de_lei_n_08-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e funcionamento de escritórios virtuais, business centers e coworkings para múltiplos estabelecimentos no município de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>Comissão Executiva</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5786/projeto_de_lei_n_10-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5786/projeto_de_lei_n_10-2020.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Municipal n° 3.484, de 13 de junho de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>Fabio Alceu</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5938/projeto_de_lei_11-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5938/projeto_de_lei_11-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Rede de Defesa e Proteção Animal da cidade de Araucária e dá outras providências</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>Fabio Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6376/projeto_de_lei_12-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6376/projeto_de_lei_12-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Prevenção da automutilação e do suicídio.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6370/projeto_de_lei_13-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6370/projeto_de_lei_13-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa de Prevenção das Doenças Cardiovasculares na Infância e Adolescência na Rede Pública de saúde e de educação e dá outras providências</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5940/projeto_de_lei_15-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5940/projeto_de_lei_15-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Compliance na Administração Pública do Município de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5943/projeto_de_lei_16-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5943/projeto_de_lei_16-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de programas de integridade nas empresas que contratarem com a Administração Pública no Município de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>Lucia de Lima</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5842/projeto_de_lei_17_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5842/projeto_de_lei_17_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Carteira de Identificação da Pessoa Portadora de Deficiência, no âmbito do Município de Araucária, conforme especifica.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5845/projeto_de_lei_18_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5845/projeto_de_lei_18_2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do vice-Prefeito, dos secretários municipais de Araucária, conforme especifica</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5843/projeto_de_lei_19_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5843/projeto_de_lei_19_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento da taxa de inscrição em concursos públicos municipais às doadoras de leite materno, conforme especifica.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5907/projeto_de_lei_20-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5907/projeto_de_lei_20-2020.pdf</t>
   </si>
   <si>
     <t>Determina obrigações e impõe sanções em casos de atropelamento de animais.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5928/projeto_de_lei_21_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5928/projeto_de_lei_21_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados nas vias públicas no Município de Araucária.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5904/projeto_de_lei_22-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5904/projeto_de_lei_22-2020.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do município de Araucária programa municipal de mediação e conciliação de conflitos e dá outras providências.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>Aparecido da Reciclagem</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6016/projeto_de_lei_23-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6016/projeto_de_lei_23-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o estabelecimento de cotas raciais, para o ingresso de negros e negras no serviço público Municipal em cargos_x000D_
 comissionados".</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6017/projeto_de_lei_24-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6017/projeto_de_lei_24-2020.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Municipal n ° 2070 de 20 de outubro de 2009, conforme especifica".</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>Aparecido da Reciclagem, Celso Nicácio</t>
   </si>
   <si>
     <t>"Dispõe sobre o recebimento e depósito de sobras de materiais de construção civil para doação às pessoas carentes e entidades beneficentes ou  habitacionais do Município de Araucária, e dá outras providências"</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6033/projeto_de_lei_26-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6033/projeto_de_lei_26-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Água e dá outras providências.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>Amanda Nassar, Fabio Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6080/projeto_de_lei_27-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6080/projeto_de_lei_27-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição de absorventes higiênicos em espaços públicos e dá outras providências.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6081/projeto_de_lei_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6081/projeto_de_lei_28-2020.pdf</t>
   </si>
   <si>
     <t>Institui a campanha Janeiro Branco, dedicada à realização de ações educativas e prevenção da Saúde Mental e dá outras providências.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6049/projeto_de_lei_n._29_nicacio.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6049/projeto_de_lei_n._29_nicacio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar Centro Especializado em Hemodiálise e Diálise Peritoneal na Cidade de Araucária Estado do Paraná".</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6257/projeto_de_lei_31-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6257/projeto_de_lei_31-2020.pdf</t>
   </si>
   <si>
     <t>Altera e insere dispositivos na lei municipal n° 1.803 de 30 de novembro de 2007, conforme especifica</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6256/projeto_de_lei_32-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6256/projeto_de_lei_32-2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei Municipal n° 2.983 de 01 de junho de 2016, conforme especifica.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ben Hur</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6091/projeto_de_lei_33-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6091/projeto_de_lei_33-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre peças e anúncios publicitários de órgãos e entidades dos poderes Legislativo e Executivo municipais, bem como de concessionárias de serviços públicos.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6092/projeto_de_lei_34-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6092/projeto_de_lei_34-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de colocação de placa indicativa de locação nos prédios utilizados pela administração pública direta, indireta e autárquica do município de araucária, e dá outras providências.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6211/projeto_de_lei_35-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6211/projeto_de_lei_35-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de faixa de retenção e recuo exclusivo para bicicletas e motocicletas nas vias públicas equipadas com semáforos no Município de Araucária</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6101/projeto_de_lei_36-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6101/projeto_de_lei_36-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de trabalhadores acima de cinquenta (50) anos por empresas privadas, no âmbito no município de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6166/projeto_de_lei_38-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6166/projeto_de_lei_38-2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização da manutenção de contratos de prestação de serviços continuados com a administração pública direta e indireta do_x000D_
 Município de Araucária, durante o estado de emergência causado pelo Covid-19” e da outras providências</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6167/projeto_de_lei_39-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6167/projeto_de_lei_39-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a suspender a exigibilidade do ISS durante o período que especifica, e estabelece outras providências.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6168/projeto_de_lei_40-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6168/projeto_de_lei_40-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece limites à propaganda e à publicidade institucional da Administração Pública Municipal, direta e indireta, durante período de emergência ou de calamidade pública, e estabelece outras providências</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6304/projeto_de_lei_41-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6304/projeto_de_lei_41-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incremento da transparência na divulgação das despesas e atos administrativos praticados pelo município no enfrentamento à epidemia causada pelo Coronavírus (COVID-19), sobretudo nos casos em que houver dispensa de procedimento de licitação e dá outras providências.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6169/projeto_de_lei_42-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6169/projeto_de_lei_42-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de identificar os veículos, máquinas e equipamentos para prestação de serviços e da outras providências.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6319/projeto_de_lei_43-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6319/projeto_de_lei_43-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n ° 3362 de 25 de setembro de 2018, conforme especifica</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Cabrini</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6713/projeto_de_lei_44-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6713/projeto_de_lei_44-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Madalena Rovinski Cardoso, logradouro público, localizado na localidade de Lagoa Grande e Campo Redondo, neste município, com início ao norte da Rua Olivir Cabrini, com as coordenadas -25.694840, -49.430280 e terminando na estrada rural sem denominação com as coordenadas -25.666893, -49.420750.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Tatiana Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6221/projeto_de_lei_45-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6221/projeto_de_lei_45-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desconto em folha de pagamento de ocupantes de cargos em comissão no no âmbito da administração pública, direta, autárquica, economia mista, dos membros de qualquer dos Poderes do executivo, legislativos detentores de mandato eletivo e dos demais agentes políticos no âmbito municipal, todos eles em serviço público ativo, fixando percentual de redução em 33%( trinta e três por cento.) em folha de pagamento.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6290/projeto_de_lei_47-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6290/projeto_de_lei_47-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Executivo a criar um núcleo de atendimento Especializado que atenda exclusivamente casos/ suicídios e Preventivamente.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6230/projeto_de_lei_48-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6230/projeto_de_lei_48-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de adicional de insalubridade para os profissionais da área de saúde pública no Município de Araucária enquanto durar os efeitos do estado de emergência nacional pelo Covid-19.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6231/projeto_de_lei_49-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6231/projeto_de_lei_49-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio emergencial aos permissionários do serviço de táxi e motoristas de aplicativos residentes no município, bem como aos prestadores de serviço de transporte escolar em virtude dos impactos sociais e econômicos da pandemia de COVID-19.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6299/projeto_de_lei_51-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6299/projeto_de_lei_51-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade dos contratos de locação celebrados pelo município de Araucária, e dá outras providências</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6441/projeto_de_lei_52-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6441/projeto_de_lei_52-2020.pdf</t>
   </si>
   <si>
     <t>"Garante à população acesso a informações sobre beneficiados por programas sociais da Prefeitura  Municipal de Araucária, através da Internet no site da Prefeitura ou outros meios de acesso livre å população."</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6367/projeto_de_lei_53-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6367/projeto_de_lei_53-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o beneficio do Aluguel Social, e dá outras providências.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6300/projeto_de_lei_54-2020_ben_hur.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6300/projeto_de_lei_54-2020_ben_hur.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Araucária o dia do desapego consciente, que consiste em receber doações de materiais reutilizáveis, promovendo a correta destinação final e dá outras providências.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Ben Hur, Claudinho do Açougue</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6328/projeto_de_lei_56-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6328/projeto_de_lei_56-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade de cartazes em açougues, restaurantes e comércios do ramo no Município de Araucária, informando a procedência dos produtos que estão sendo comercializados e dá outras providências</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6369/projeto_de_lei_57-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6369/projeto_de_lei_57-2020.pdf</t>
   </si>
   <si>
     <t>Institui isenção de taxa de manutenção anual dos serviços de cemitério, para as titulares vítimas de depredação nos jazigos.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6339/projeto_de_lei_58-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6339/projeto_de_lei_58-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de lacre inviolável nas embalagens de alimentos entregues em domicílio no Município de Araucária, e dá outras providências</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6368/projeto_de_lei_59-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6368/projeto_de_lei_59-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de redução proporcional de tributos como incentivo à economia Municipal pós pandemia da COVID-19</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Fabio Pedroso, Tatiana Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6415/projeto_de_lei_60-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6415/projeto_de_lei_60-2020.pdf</t>
   </si>
   <si>
     <t>Concede-se o Título de Cidadão Honorário do Município de Araucária ao Promotor de Justiça José Luiz Loreto de Oliveira</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6380/projeto_de_lei_61-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6380/projeto_de_lei_61-2020.pdf</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6418/projeto_de_lei_62-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6418/projeto_de_lei_62-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre programa municipal de enfrentamento à disseminação de informações falsas (fake news), divulgadas e compartilhadas na internet e telefonia móvel no Município de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6419/projeto_de_lei_63-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6419/projeto_de_lei_63-2020.pdf</t>
   </si>
   <si>
     <t>Institui Penalidade Administrativa a quem elaborar e/ou divulgar Informação falsa ("fake News") no âmbito do Município de Araucária e dá outras providências</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6404/projeto_de_lei_64-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6404/projeto_de_lei_64-2020.pdf</t>
   </si>
   <si>
     <t>“institui o prêmio Professor Nota Dez aos Professores da rede municipal de ensino do Município de Araucária, e dá outras providências.”</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6465/projeto_de_lei_66-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6465/projeto_de_lei_66-2020.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública o Gapar Esporte Clube</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6553/projeto_de_lei_67-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6553/projeto_de_lei_67-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de barreiras ecológicas para o controle de poluição ambiental no curso do rio iguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6505/projeto_de_lei_68-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6505/projeto_de_lei_68-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade a inclusão no texto das Leis sancionadas e promulgadas e nos Decretos Legislativos o nome do vereador autor do projeto.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6506/projeto_de_lei_69-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6506/projeto_de_lei_69-2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta e Disciplina a Devolução espontânea do duodécimo do Poder Legislativo.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6592/projeto_de_lei_70-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6592/projeto_de_lei_70-2020.pdf</t>
   </si>
   <si>
     <t>Institui a contratação de Jovem Aprendiz nas empresas que prestam serviços de terceirização à Prefeitura da Cidade de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6507/projeto_de_lei_71-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6507/projeto_de_lei_71-2020.pdf</t>
   </si>
   <si>
     <t>Institui um Centro de Modalidades Esportivas e Lazer no Estádio do Tupi, (Centro Esportivo Ludovico Bylnoski).</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6508/projeto_de_lei_72-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6508/projeto_de_lei_72-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das empresas que prestam serviços ao município a emplacar seus veículos em Araucária.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6567/projeto_de_lei_74-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6567/projeto_de_lei_74-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comunicação pelos condomínios residenciais aos órgãos de segurança pública, sobre a ocorrência ou de indícios de violência doméstica e familiar contra mulher, criança, adolescente ou idoso.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6568/projeto_de_lei_75-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6568/projeto_de_lei_75-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixação, no âmbito do município de Araucária, de placas ou cartazes informativos em prédios e condomínios residenciais, com o número da Lei Maria da Penha, o número de telefone da delegacia especializada no atendimento à mulher para denúncias de violência contra a mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Ben Hur, Tatiana Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6562/projeto_de_lei_76-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6562/projeto_de_lei_76-2020.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo na Lei Municipal nº 2.983 de 01 de junho de 2016, conforme especifica.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6680/projeto_de_lei_79-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6680/projeto_de_lei_79-2020.pdf</t>
   </si>
   <si>
     <t>Garante ao consumidor a troca gratuita de produto ou serviço, com prazo de validade vencido, no âmbito do Município de Araucária, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6625/projeto_de_lei_81-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6625/projeto_de_lei_81-2020.pdf</t>
   </si>
   <si>
     <t>Possibilita as gestantes do município de Araucária a optar pelo parto cesariano, a partir da trigésima nona semana de gestação respeitando orientações médicas</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6626/projeto_de_lei_82-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6626/projeto_de_lei_82-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Captação e Aproveitamento de Água de Chuva para fins não potáveis e institui a sua obrigatoriedade nas edificações localizadas no Município de Araucária, e institui o programa IPTU AZUL, do uso racional da água, no Município.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6654/projeto_de_lei_83-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6654/projeto_de_lei_83-2020.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Araucária o Prêmio Servidor Destaque do Ano, nos órgãos da administração direta, bem como cria o Prêmio Professor Excelência do Ano, nas unidades escolares do Sistema Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6771/projeto_de_lei_85-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6771/projeto_de_lei_85-2020.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública a Associação de Pais, Mestres e Funcionários (APMF ) do Colégio Estadual Cecilia Meireles-EFM.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6655/projeto_de_lei_87-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6655/projeto_de_lei_87-2020.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Familiar beneficente A Tribo dos doze conforme especifica.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6674/projeto_de_lei_88-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6674/projeto_de_lei_88-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 14-A e 20, da Lei Ordinária 2360/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6694/projeto_de_lei_89-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6694/projeto_de_lei_89-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa de Combate ao Assédio Sexual no Transporte Coletivo no âmbito do Município de Araucária, conforme especifica</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6703/projeto_de_lei_90-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6703/projeto_de_lei_90-2020.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Reencontro Apoio à Adoção Consciente - Araucária, conforme especifica.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6769/projeto_de_lei_91-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6769/projeto_de_lei_91-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de “Paulina Ferreira da Silva”, logradouro público do Município de Araucária, conforme especifica.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6714/projeto_de_lei_92-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6714/projeto_de_lei_92-2020.pdf</t>
   </si>
   <si>
     <t>Obriga bares, restaurantes, casas noturnas, organizadores de festas e similares a adotarem medidas de auxilio à mulher em situação de risco</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6770/projeto_de_lei_95-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6770/projeto_de_lei_95-2020.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais, Mestres e Funcionários (APMF) da Escola Estadual Rocha Pombo, conforme especifica</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6879/projeto_de_lei_97-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6879/projeto_de_lei_97-2020.pdf</t>
   </si>
   <si>
     <t>Institui Programa Municipal de Educação Integral na Escola Municipal Professora Azurea Busquette Belnoski.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Roberto Mota - Betão</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6884/projeto_de_lei_98-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6884/projeto_de_lei_98-2020.pdf</t>
   </si>
   <si>
     <t>Institui a Festa do Pêssego, Feira Agroindustrial de Araucária– Pr, conforme especifica.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Claudinho do Açougue</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6898/projeto_de_lei_99-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6898/projeto_de_lei_99-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 14-A e 20, da Lei Ordinária 2360/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6946/projeto_de_lei_103-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6946/projeto_de_lei_103-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Augostinho Balbinott, logradouro Público do Município de Araucária, conforme especifica.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6966/projeto_de_lei_104-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6966/projeto_de_lei_104-2020.pdf</t>
   </si>
   <si>
     <t>Confere ao senhor Rogério Donato Kampa o Título de Vulto Emérito do Município de Araucária.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7040/projeto_de_lei_107-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7040/projeto_de_lei_107-2020.pdf</t>
   </si>
   <si>
     <t>"Denomina Estrada Rural Municipal Ramiro Leal de Jesus, a via pública sem denominação que especifica. ”</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7041/projeto_de_lei_108-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7041/projeto_de_lei_108-2020.pdf</t>
   </si>
   <si>
     <t>"Denomina Estrada Rural Municipal Antônio Klemba, a via pública sem denominação que especifica. ”</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7042/projeto_de_lei_109-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7042/projeto_de_lei_109-2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade da afixação de placas contra o racismo nas repartições públicas da Administração Direta e Indireta do Município de Araucária, conforme especifica”</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7043/projeto_de_lei_110-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7043/projeto_de_lei_110-2020.pdf</t>
   </si>
   <si>
     <t>Institui a FESTA DO PÊSSEGO E DO MORANGO de Araucária -Pr, conforme especifica.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5910/projeto_de_lei_2314-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5910/projeto_de_lei_2314-2020.pdf</t>
   </si>
   <si>
     <t>Acresce vagas ao cargo de Psicólogo constante do Anexo 111 da Lei Municipal n° 1. 704 de 11 de dezembro de 2006 e suas alterações, conforme específica, em decorrência de decisão judicial.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5914/projeto_de_lei_2315-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5914/projeto_de_lei_2315-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal n° 3073, de 26 de dezembro de 2016, conforme especifica.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5924/projeto_de_lei_2316-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5924/projeto_de_lei_2316-2020.pdf</t>
   </si>
   <si>
     <t>Acresce vagas ao cargo de Profissional do Magistério - Professor Docência I constante do Anexo IV da Lei Municipal n° 1835 de 03 de janeiro de 2008 e suas alterações, conforme específica, em decorrência de decisão judicial</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6078/projeto_de_lei_2317-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6078/projeto_de_lei_2317-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir credito adicional suplementar no orçamento do Município, com base em excesso de arrecadação no valor de R$ 7.970,81 (sete mil novecentos e setenta reais e oitenta e um centavos) conforme especifica .</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6162/projeto_de_lei_2.318-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6162/projeto_de_lei_2.318-2020.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° 3.120 de 22 de junho de 2017, que cria o Centro Municipal de Educação Cultural Lucy Moreira Machado -  ensino multidisciplinar, conforme especifica.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6164/projeto_de_lei_2.319._2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6164/projeto_de_lei_2.319._2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir Credito Adicional Especial no orçamento do município, com base em anulação parcial de dotação orçamentaria no valor de R$ 95.000,00 (noventa e cinco mil reais), conforme especifica a baixo.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6165/projeto_de_lei_2.320-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6165/projeto_de_lei_2.320-2020.pdf</t>
   </si>
   <si>
     <t>Prorroga os prazos estabelecidos no art. 31 e § 2° do art. 37 da Lei Municipal n° 1704 de 11 de dezembro de 2006 e arts. 20 e 28 da Lei n° 1835 de 3 de janeiro de 2008, em decorrência do estado de emergência em saúde pública em virtude da pandemia pelo Coronavírus SARS- CoV- 2/COVID - 19, estabelecido pelo Decreto Municipal n° 34.380 de 23 de março de 2020.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6224/projeto_de_lei_2321-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6224/projeto_de_lei_2321-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir credito adicional especial no orçamento do município, com base em superavit financeiro, no valor de 565.692,99 (quinhentos e sessenta e cinco mil, seiscentos e noventa e dois reais e noventa e nove centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a abrir crédito adicional especial no orçamento do Município, com base no superávit financeiro no valor de R$ 5.355, 49 ( cinco mil trezentos e cinquenta e cinco reais e quarenta e nove centavos), na forma em que se específica a baixo.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6303/projeto_de_lei_2323-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6303/projeto_de_lei_2323-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei n° 3496 de 28 de junho de 2019, conforme especifica.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6363/projeto_de_lei_2324-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6363/projeto_de_lei_2324-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 1.115.000,00 (um milhão, cento e quinze mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6374/projeto_de_lei_2325-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6374/projeto_de_lei_2325-2020.pdf</t>
   </si>
   <si>
     <t>Acresce vagas ao cargo de Educador Infantil II, constante do Anexo III da Lei Municipal nº 1.704/2006, conforme especifica em decorrência de decisão judicial.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6375/projeto_de_lei_2326-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6375/projeto_de_lei_2326-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Caixa Econômica Federal, com a garantia da União e/ou do Fundo de Participação dos Municípios e dá outras providências.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6414/projeto_de_lei_2327-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6414/projeto_de_lei_2327-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em superávit financeiro, no valor de R$ 561.328,47 (quinhentos e sessenta e um mil, trezentos e vinte e oito reais e quarenta e sete centavos), na forma em que especifica abaixo</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6466/projeto_de_lei_2328-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6466/projeto_de_lei_2328-2020.pdf</t>
   </si>
   <si>
     <t>Transfere imóvel, matricula 21.493, por doação, de propriedade do Município, à Companhia Municipal de Habitação de Araucária, conforme especifica.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6477/projeto_de_lei_2329-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6477/projeto_de_lei_2329-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em superávit financeiro no valor de R$ 42.873,58 (quarenta e dois mil, oitocentos e setenta e três reais e cinquenta e oito centavos) na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6489/projeto_de_lei_2330-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6489/projeto_de_lei_2330-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Araucária a suspender o recolhimento de contribuições previdenciárias patronais ao Regime Próprio de Previdência Social RPPS, nos termos do § 2º do art. 9º da Lei Complementar nº 173, de 27 de maio de 2020</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6509/projeto_de_lei_2331-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6509/projeto_de_lei_2331-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em superávit financeiro, no valor de R$ 53.928,87 (cinquenta e três mil, novecentos e vinte e oito reais e oitenta e sete centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6582/projeto_de_lei_2.332-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6582/projeto_de_lei_2.332-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 220.000,00 (duzentos e vinte mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6578/projeto_de_lei_2.333-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6578/projeto_de_lei_2.333-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 1493, de 14 de maio de 2004, em cumprimento a Emenda Constitucional nº 103/2019, conforme especifica.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6579/projeto_de_lei_2.334-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6579/projeto_de_lei_2.334-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 1493, de 14 de maio de 2004, conforme especifica.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6600/projeto_de_lei_2335-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6600/projeto_de_lei_2335-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o exercício de 2021.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6681/projeto_de_lei_2336-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6681/projeto_de_lei_2336-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do município, com base na anulação parcial de dotação orçamentária, no valor de R$ 6.800.000,00 (seis milhões e oitocentos mil reais).</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6682/projeto_de_lei_2337-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6682/projeto_de_lei_2337-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do município, com base em superávit financeiro, no valor de R$ 83.400,00 (oitenta e três mil e quatrocentos reais).</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6686/projeto_de_lei_2338-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6686/projeto_de_lei_2338-2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta Lei e estabelece modelos e parâmetros para implantação de cortinas verdes no Município de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6687/projeto_de_lei_2339-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6687/projeto_de_lei_2339-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os parâmetros para implantação de CONDOMÍNIOS EMPRESARIAIS no Município de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6688/projeto_de_lei_2340-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6688/projeto_de_lei_2340-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os parâmetros para implantação de CONDOMÍNIO HABITACIONAL DE LOTES URBANOS de acordo com a legislação urbanística municipal e a Lei Federal 13.465/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6689/projeto_de_lei_2341-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6689/projeto_de_lei_2341-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o instrumento do Direito de Preempção, instituído pelo Plano Diretor do Município de Araucária, e dá outras providências.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6690/projeto_de_lei_2342-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6690/projeto_de_lei_2342-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Instrumento da Operação Urbana Consorciada, instituído pelo Plano Diretor de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6691/projeto_de_lei_2343-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6691/projeto_de_lei_2343-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o instrumento ESTUDO DE IMPACTO DE VIZINHANÇA (EIV), instituído pelo Plano Diretor de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6692/projeto_de_lei_2344-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6692/projeto_de_lei_2344-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de Conjuntos Habitacionais Horizontais e Habitações Unifamiliares em Série, que possuam Alvará de Construção para adequação aos termos da Lei Federal nº 13.465/2017 como Condomínios de Lotes, e dá outras providências.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6695/projeto_de_lei_2345-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6695/projeto_de_lei_2345-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 34.947,27 (trinta e quatro mil, novecentos e quarenta e sete reais e vinte e sete centavos), na forma em que especifica abaixo</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6716/projeto_de_lei_2.346-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6716/projeto_de_lei_2.346-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 8.413,20 (oito mil, quatrocentos e treze reais e vinte centavos), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6788/projeto_de_lei_2347-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6788/projeto_de_lei_2347-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal do Trabalho e Emprego de Araucária - COMTEA e o respectivo Fundo Municipal do Trabalho de Araucária - FMTA, e da outras providências.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6810/projeto_de_lei_2348-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6810/projeto_de_lei_2348-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Convênio com o Município de Campo Largo/PR.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6845/projeto_de_lei_2349-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6845/projeto_de_lei_2349-2020.pdf</t>
   </si>
   <si>
     <t>Promove alterações na redação de Metas e Estratégias contidas no Anexo Único da Lei nº 2848 de 25 de junho de 2015, que dispõe sobre o Plano Municipal de Educação de Araucária, suas diretrizes, execução e metas, conforme especifica.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6846/projeto_de_lei_2350-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6846/projeto_de_lei_2350-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 2.050.000,00 (dois milhões e cinquenta mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6935/projeto_de_lei_2351-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6935/projeto_de_lei_2351-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Atitude, que dispõe sobre a reflexão, conscientização e responsabilização do autores de violência doméstica e familiar contra a mulher.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6890/projeto_de_lei_2352-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6890/projeto_de_lei_2352-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 27.000,00 (vinte e sete mil reais), na forma em que especifica abaixo.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6931/projeto_de_lei_2354-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6931/projeto_de_lei_2354-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 3452 de 14 de março de 2019, que dispõe sobre o programa de reflexão, conscientização e responsabilização dos autores de violência doméstica.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6041/decreto_legislativo_01-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6041/decreto_legislativo_01-2020.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Prefeito Hissam Hussein Dehaini, conforme especifica</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6197/projeto_de_decreto_legislativo_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6197/projeto_de_decreto_legislativo_02-2020.pdf</t>
   </si>
   <si>
     <t>Susta os atos do chefe do executivo municipal que: a) declarou emergência no sistema de transporte coletivo do Município de Araucária mediante a emissão do decreto n° 34.444/2020 e b) que autorizou / determinou o CHAMAMENTO PÚBLICO visando a contratação por LICITAÇÃO EMERGENCIAL, de para EXPLORAÇÃO DO TRANSPORTE COLETIVO DISPENSA DE pessoa jurídica SERVIÇO DE URBANO DO MUNICÍPIO mediante outorga de permissão conforme Processo Administrativo n° 20.525/2020, na medida que, de acordo com os documentos publicados pelo executivo, as referidas condutas não observaram as regras legais vigentes e se mostram contrárias ao interesse público e dá outras providências".</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6844/projeto_de_decreto_legislativo_03-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6844/projeto_de_decreto_legislativo_03-2020.pdf</t>
   </si>
   <si>
     <t>Susta o ato do Chefe do Executivo Municipal, consubstanciado na publicação do edital de licitação nº 009/2020 que trata da concessão dos serviços de transporte coletivo do Município de Araucária, sem que fossem observadas as regras legais vigentes, estando assim, contrário ao interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6926/projeto_de_decreto_legislativo_04-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6926/projeto_de_decreto_legislativo_04-2020.pdf</t>
   </si>
   <si>
     <t>Susta o ato do Chefe do Executivo Municipal, consubstanciado na republicação do Edital de Licitação nº 009/2020, que trata da concessão dos serviços de transporte coletivo do Município de Araucária, sem que fossem observadas as regras legais vigentes, estando assim, contrário ao interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Todos os Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5912/projeto_de_emenda_a_lei_organica_01_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5912/projeto_de_emenda_a_lei_organica_01_2020.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 41 da Lei Orgânica do Município de Araucária, acrescentando o § 2º e alterando o parágrafo único para parágrafo 1º</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>Amanda Nassar, Aparecido da Reciclagem, Ben Hur, Cabrini, Claudinho do Açougue, Elias, Fabio Alceu, Fabio Pedroso, Lucia de Lima, Tatiana Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6487/projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6487/projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos da Lei Orgânica Municipal de Araucária, em razão de revisão técnico-constitucional e contextual local.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Comissão Executiva, Fabio Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6039/projeto_de_resolucao_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6039/projeto_de_resolucao_02-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Instituir o "Sua Ideia na Câmara" no Município de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5970/projeto_de_resolucao_03-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5970/projeto_de_resolucao_03-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e a utilização do Processo Administrativo Eletrônico no âmbito da Câmara Municipal de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Resolução 38 de 21 de maio de 2013, conforme especifica.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6266/projeto_de_resolucao_05-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6266/projeto_de_resolucao_05-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Galeria das Mulheres denominada "Dra Maria Luiza Amália Cyntra Ferreira Charvet" na Câmara Municipal de Araucária, em homenagem às mulheres que passaram por esta Casa de Leis.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>Comissão Executiva, Aparecido da Reciclagem</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6496/projeto_de_resolucao_06-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6496/projeto_de_resolucao_06-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Premio Lucy Moreira Machado de Qualidade do Ensino Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6826/projeto_de_resolucao_08-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6826/projeto_de_resolucao_08-2020.pdf</t>
   </si>
   <si>
     <t>Altera e insere dispositivos na Resolução nº 25, de 16 de março de 2010, conforme especifica.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5823/requerimento_01-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5823/requerimento_01-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, parecer sobre o andamento das seguintes indicações:_x000D_
 664/2018- Semáforo Praça do Parafuso;_x000D_
 203/2019- Travessia Elevada Rua Gralha Azul;_x000D_
 462/2019- Calçamento Rua Oldemar de Oliveira e Cesário Furman;_x000D_
 471/2019- Calçamento Ruas Padre João Palka, Arnaldo Borba e Francisco Skraba;_x000D_
 488/2019 - Pavimentação Rua lrineu Chempcek;_x000D_
 663/2019 - Pavimentação Rua Alencastro Cordeiro e Rua João Gotfrid;_x000D_
 778/2019 - Pavimentação Rua Pedro Nolasko Pizzatto;_x000D_
 788/2019 - Instalação de Toldo no TGD.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5824/requerimento_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5824/requerimento_02-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda os seguintes questionamentos referentes aos procedimentos de segurança e conservação do patrimônio público municipal.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5825/requerimento_03-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5825/requerimento_03-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, esclarecimentos sobre o Processo Licitatório 17251/2019, pregão presencial 53/2019._x000D_
 1. Quais foram as secretarias beneficiadas com essa alimentação?_x000D_
 2. Relação dos profissionais que utilizaram essa alimentação._x000D_
 3. Em quais períodos que essa alimentação foi utilizada?_x000D_
 4. Dentro das secretarias beneficias quais foram os projetos desenvolvidos que utilizaram esta alimentação?_x000D_
 5. Relação do número de pessoas que utilizaram esta alimentação por secretarias._x000D_
 6. Qual a justificativa para que estas secretariam sejam beneficiadas com esses alimentos?_x000D_
 7. Quem foi a pessoa responsável pela elaboração do cardápio?_x000D_
 8. De que forma foi realizado a distribuição aos beneficiados?_x000D_
 9. Dentro da Secretaria Municipal de Cultura, quais foram os projetos beneficiados com essa alimentação e em quais datas?</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5826/requerimento_04-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5826/requerimento_04-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que venha a ser disponibilizado informações a respeito da Indicação n° 107/2017, viabilize a infraestrutura na sala das máquinas de costura, na Secretária do Trabalho e Emprego.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5827/requerimento_05-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5827/requerimento_05-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que sejam disponibilizadas informações do projeto de_x000D_
 reforma do telhado da Secretaria de Trabalho e Emprego.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária Municipal de Meio Ambiente, informações a respeito do valor arrecadado com a taxa de coleta de lixo nos últimos cinco anos, no município de Araucária e o aporte total para o serviço de coleta de lixo no mesmo período.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5919/requerimento_07-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5919/requerimento_07-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, cópia da nota fiscal nº 11054/2019.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5925/requerimento_08-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5925/requerimento_08-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, cópia da nota fiscal nº 11057/2019.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5931/requerimento_09-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5931/requerimento_09-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, cópia da nota fiscal nº 6458/2019.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5935/requerimento_11-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5935/requerimento_11-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Saúde, este requerimento para que venha a ser disponibilizado informações a respeito dos nomes, CRM e especialidades dos médicos que prestam serviço no HMA, PAI (Pronto Atendimento Infantil) e Ação Global.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5937/requerimento_12-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5937/requerimento_12-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que sejam disponibilizadas informações sobre o_x000D_
 abastecimento de água na Região de Rio Verde Abaixo.</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda os seguintes questionamentos refentes aos registros de ronda de segurança e conservação do cemitério Jardim Independência.</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, copia de relatório de atividades realizadas pelo CCZ dos anos de 2017 a 2019.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5942/requerimento_15-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5942/requerimento_15-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, a lista com os nomes de todos os protetores de animais.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5944/requerimento_16-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5944/requerimento_16-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Educação que seja encaminhado a esta Casa de Leis, esclarecimentos sobre o CMEI Jihad Hissam Dehaini, situado na Rua Presidente Costa e Silva, no Bairro Costeira. 1. Qual o número de crianças que serão atendidas pelo CMEI? 2. Quais os bairros que serão atendidos pelo CMEI? 3. Qual o critério adotado para a escolha do local de construção do CMEI? 4. Das crianças atendidas por este CMEI, quantas ficarão em período integral e quantas em meio período?</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5945/requerimento_17-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5945/requerimento_17-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Saúde que seja encaminhado a esta casa de leis, esclarecimentos sobre o Atendimento Odontológico no Município. 1. Quais as UBS’s do Município que possuem atendimento odontológico? 2. Qual o número de profissionais e técnicos da área de odontologia dispostos em cada unidade? 3. Quais os horários de atendimento? 4. O município dispõe de atendimento emergencial? Se sim, em qual local e horário? 5. Qual o número de profissionais da área de odontologia que fazem parte do quadro próprio efetivo da Prefeitura Municipal de Araucária? 6. Dados estatísticos do número de usuários que são atendidos mensalmente no Município. 7. Quais os procedimentos realizados pelo serviço de odontologia prestados pelo Município? 8. Qual a logística de triagem e atendimentos estipulados pela Secretaria de Saúde às UBS?</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6054/requerimento_18_tatiana.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6054/requerimento_18_tatiana.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer relatório de trabalho e suas atribuições do Superintendente de Urbanismo.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6055/requerimento_19_tatiana.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6055/requerimento_19_tatiana.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer relatório de trabalho e suas atribuições do Superintendente de Transporte Coletivo.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6056/requerimento_20_tatiana.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6056/requerimento_20_tatiana.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer relatório de trabalho e suas atribuições do Superintendente de Serviços Públicos.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. PreVeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer relatório de trabalho e suas atribuições do Superintendente de Pesquisa e Planejamento Urbano.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6058/requerimento_22_tatiana.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6058/requerimento_22_tatiana.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. St. Pre[eito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer relatório de trabalho e suas atribuições do Superintendente de Tecnologia da Informação.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6059/requerimento_23_tatiana.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6059/requerimento_23_tatiana.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, o nome do Assessor de Assuntos Legislativos e suas atividades e bem como suas atribuições.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6050/requerimento_n._24_tatiana.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6050/requerimento_n._24_tatiana.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, prestação de contas das portarias usadas pelos secretários municipais.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6084/requerimento_25-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6084/requerimento_25-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, cópia do contrato da empresa que realizou a obra asfáltica na Av. São Casemiro- Localidade da Colônia Cristina, e ainda cópia do projeto e do parecer técnico.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5946/requerimento_26-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5946/requerimento_26-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, lista de todos os cargos em comissões lotadas na secretaria municipal de trabalho e emprego.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5947/requerimento_27-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5947/requerimento_27-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, prestação de contas de viajem.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5948/requerimento_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5948/requerimento_28-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, extrato do cartão do governo nº 4674819003522125.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5923/requerimento_29_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5923/requerimento_29_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que venha a ser disponibilizado informações sobre a construção da academia ao ar livre no Jd. Industrial entre o adolescentro e escola Ayrton Senna da Silva.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5949/requerimento_30-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5949/requerimento_30-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria competente que seja encaminhado a esta Casa de Leis, informações sobre o andamento da indicação 603/2019, que trata da supressão do Inciso IV do Art. 2º da Lei 2421/2012.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5950/requerimento_31-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5950/requerimento_31-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, cópia das notas do empenho n° 7620/2019.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5951/requerimento_32-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5951/requerimento_32-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, cópia das notas do empenho n° 7621/2019.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5952/requerimento_33-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5952/requerimento_33-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, cópia das notas do empenho n° 9969/2019.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5953/requerimento_34-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5953/requerimento_34-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, cópia das notas do empenho n° 3477/2019.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5954/requerimento_35-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5954/requerimento_35-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, cópia das notas do empenho n° 6320/2019.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5955/requerimento_36-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5955/requerimento_36-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, cópia das notas do empenho n° 6979/2019.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5956/requerimento_37-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5956/requerimento_37-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das_x000D_
 secretarias competentes, cópia das notas do empenho n° 6979/2019.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5957/requerimento_38-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5957/requerimento_38-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr.Prefeito Hissam Hussein Dehaini, solicitando  ao Município de Araucária através das_x000D_
 secretarias competentes, extrato do cartão do governo nº 4674819003919396.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5958/requerimento_39-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5958/requerimento_39-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria competente que seja  encaminhado a esta casa de leis, informações sobre o andamento da indicação 659/2017, que trata da pavimentação e iluminação da via de passagem de pedestres entre as Ruas Marechal Juarez Távora, Érico Veríssimo e Presidente Juscelino Kubischek de Oliveira no Bairro Dalla-Torre.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5920/requerimento_42_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5920/requerimento_42_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Saúde, este requerimento para que venha a ser disponibilizado informações a respeito da execução da Lei n ° 3.509, que institui o Centro de Referência de Atendimento à Mulher em Situação de Violência - CRAM, no Município de Araucária e dá outras providências.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5918/requerimento_43_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5918/requerimento_43_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria de Planejamento, este requerimento para que venha a ser disponibilizado informações a respeito da execução da Lei n°3.454, dispõe sobre a obrigatoriedade das empresas de transporte coletivo anexar, no interior de todos os ônibus e terminais rodoviários, aviso informando que assédio sexual é crime, e dá outras providências.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5915/requerimento_44_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5915/requerimento_44_2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa Executiva que seja encaminhado a Secretaria Municipal de Trabalho, este requerimento para que venha a ser disponibilizado um relatório completo do ano de 2019.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5909/requerimento_45_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5909/requerimento_45_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Segurança Pública, este requerimento para que venha a ser disponibilizado relatório completo do ano de 2019.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6202/requerimento_46-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6202/requerimento_46-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Agricultura, este requerimento para que venha a ser disponibilizado relatório completo do ano de 2019.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6203/requerimento_47-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6203/requerimento_47-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Assistência Social, este requerimento para que venha a ser disponibilizado relatório completo do ano de 2019</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6204/requerimento_48-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6204/requerimento_48-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Cultura e Turismo, este requerimento para que venha a ser disponibilizado um_x000D_
 relatório completo do ano de 2019.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6205/requerimento_49-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6205/requerimento_49-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Educação, este requerimento para que venha a ser disponibilizado relatório completo do ano de 2019.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6206/requerimento_50-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6206/requerimento_50-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Esporte e Lazer, este requerimento para que venha a ser disponibilizado relatório completo do ano de 2019.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6207/requerimento_51-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6207/requerimento_51-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Meio Ambiente, este requerimento para que venha a ser disponibilizado um relatório completo do ano de 2019.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6208/requerimento_52-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6208/requerimento_52-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Obras, este requerimento para que venha a ser disponibilizado um relatório completo do ano de 2019</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6209/requerimento_53-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6209/requerimento_53-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Saúde, este requerimento para que venha a ser disponibilizado um relatório completo do ano de 2019.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5896/requerimento_54_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5896/requerimento_54_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Políticas Públicas, este requerimento para que venha a ser disponibilizado um relatório completo do ano de 2019.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5875/requerimento_55_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5875/requerimento_55_2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini informações a respeito do Ofício número 07/2019 (cópia em anexo).</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5874/requerimento_56_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5874/requerimento_56_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Educação que seja encaminhado a esta casa de leis, esclarecimentos sobre o funcionamento dos banheiros e utilização das salas na Praça da Bíblia, na Av. Nsa. Sra. dos Remédios.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5877/requerimento_57_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5877/requerimento_57_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Educação que seja encaminhado a esta casa de leis, esclarecimentos sobre o CMEI Tupy.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5878/requerimento_58_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5878/requerimento_58_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Educação que seja encaminhado a esta casa de leis, esclarecimentos sobre a obra de revitalização na Rua Joaquim de Oliveira Godoy, parceria com o Governo do Estado, no bairro Campina da Barra.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5880/requerimento_59_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5880/requerimento_59_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal,Hissan Hussein Dehaini, para que determine à Secretaria competente que seja encaminhado a esta casa de leis, informações sobre o andamento da indicação 3481/2017, que trata da minuta do Projeto de Lei 221/2017 sobre padronização dos pontos de ônibus no município.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5879/requerimento_60_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5879/requerimento_60_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, esclarecimentos sobre o empréstimo de bicicletas no Parque Cachoeira.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6064/requerimento_61-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6064/requerimento_61-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Obras que seja encaminhado a esta casa de leis, esclarecimentos sobre a obra no Jardim Gralha Azul._x000D_
 1. Solicito cópia do contrato;_x000D_
 2. Solicito as planilhas de serviços;_x000D_
 3. Solicito as medições realizadas referente a urbanização das calçadas;_x000D_
 4. Houve alguma notificação realizada para a empresa, se houve, solicito a cópia das mesmas;_x000D_
 5. A obra já foi concluída ou ainda possui pendências?</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5897/requerimento_62-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5897/requerimento_62-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda os seguintes questionamentos refentes à taxa de manutenção anual dos cemitérios.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5898/requerimento_63-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5898/requerimento_63-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda os seguintes questionamentos refentes aos pontos de instalação das novas câmeras com reconhecimento facial e leitura de placas veiculares.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5966/requerimento_64-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5966/requerimento_64-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, informações sobre a substituição das luminárias que estão acontecendo em diversas vias no município, esclarecendo por qual motivo algumas luminárias foram substituídas mais de uma vez em um curto período de tempo.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5961/requerimento_65-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5961/requerimento_65-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretaria competente que responda os seguintes questionamentos, refente à Secretaria da Saúde</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5965/requerimento_67-2020_2.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5965/requerimento_67-2020_2.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, cópia do Processo Licitatório 6845/019, referente ao Pregão 21/2019.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5960/requerimento_68-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5960/requerimento_68-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretaria competente que_x000D_
 responda os seguintes questionamentos, refente ao programa Revalida</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, informações acerca da manutenção dos banheiros da Praça do Seminário</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6009/requerimento_70-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6009/requerimento_70-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde do Município de Araucária, os dados em relação a quantas pessoas do Município de Araucária, fazem o tratamento de_x000D_
 hemodiálise, quantas vezes por semana e para quais Municípios os pacientes vão para fazer esse tratamento.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6010/requerimento_71-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6010/requerimento_71-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias  competentes que seja encaminhado a esta casa de leis, informações acerca da implantação de rampas de Acessibilidade na Agência do INSS, Localizada na AV. Manoel Ribas, 185 - Centro. Conforme a indicação Nº 682/2019, Já Apresentada e Aprovada por esta casa de Leis, no dia 22 de Outubro de 2019.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6011/requerimento_72-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6011/requerimento_72-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, informações acerca da implantação de uma lombada(redutor de velocidade) na Rua Arthur Hasselmann, Em Frente ao nº 44, No Bairro Fazenda Velha. Conforme a indicação Nº 459/2019, Já Apresentada e Aprovada por esta casa de Leis no dia 11 de Junho de 2019.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6018/requerimento_74-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6018/requerimento_74-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa Executiva que seja encaminhado a secretária competente, este requerimento para que venha a ser disponibilizado informações a respeito do cronograma do curso de costuras, na Secretária do Trabalho e Emprego.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6019/requerimento_75-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6019/requerimento_75-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, informações sobre a revitalização parcial da Travessa Evaristo Druziak, localizada no Bairro Chapada. Conforme a indicação Nº 786/2018, Já Apresentada e Aprovada por esta casa de Leis no dia 21 de Agosto de 2018.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6020/requerimento_76-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6020/requerimento_76-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expedìente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda os seguintes questionamentos refentes as contratações de Médico Clinico Geral e Enfermeiros. O Vereador no uso de suas atribuições, vem por meio deste requerer informações baseado na sua Indicação 173/2019 que indicava a necessidade de novas contratações de médicos no Município de Araucária, com relação aos seguintes itens: Do Concurso Publico edital 007/2018, quantos aprovados para médico Clinico Geral e enfermeiros foram chamados e estão trabalhando atualmente? - O porque da Secretária está postergando novas contratações? - Qual a perspectiva para novas contratações de Médicos Clínicos e Enfermeiros? - Qual previsão para novo Concurso ou PSS para Clínico Geral e Enfermeiros?</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6034/requerimento_77-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6034/requerimento_77-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda os seguintes questionamentos refentes à PAVIMENTAÇÃO na rua ALBINO FERREIRA - Thomaz Coelho.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6036/requerimento_78-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6036/requerimento_78-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que encaminhe solicitação de ação conjunta para a despoluição do Ribeirão Chimbituva,  aos seguintes órgãos: IAP - Instituto Ambiental do Paraná; SMMA -Secretaria Municipal de Meio Ambiente; SMUR -Secretaria Municipal de Urbanismo; Sanepar -Companhia de Saneamento do Paraná; SMSA- Secretaria Municipal de Saúde de Araucária; Vigilância Sanitária;</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6035/requerimento_79-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6035/requerimento_79-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda os seguintes questionamentos refentes aos serviços de revitalização das calçadas.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6077/requerimento_80-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6077/requerimento_80-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que venha a ser disponibilizado informações_x000D_
 sobre a construção de uma academia ao ar livre no Jd. Serra Dourada na Rua Antônio Cantador.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>Aparecido da Reciclagem, Celso Nicácio, Claudinho do Açougue, Elias, Fabio Alceu, Tatiana Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6065/requerimento_81-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6065/requerimento_81-2020.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Especial de Revisão e Atualização da Lei Orgânica do Município e do Regimento Interno da Câmara Municipal de Araucária.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6159/requerimento_82-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6159/requerimento_82-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado a Secretaria Municipal de Urbanismo, este requerimento para que sejam disponibilizadas informações sobre possibilidade de encaminhar um técnico para análise da qualidade da água que os moradores da Região de Rio Verde Abaixo estão tomando, e o cronograma para perfuração de um poço artesiano na região.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6066/requerimento_83-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6066/requerimento_83-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Urbanismo que seja encaminhado a esta casa de leis, esclarecimentos referente ao veículo utilizado para monitoramento do estacionamento rotativo de Araucária._x000D_
 1. O veículo utilizado está realizando este monitoramento?_x000D_
 2. Caso não esteja realizando, quais os motivos para a falta da fiscalização?_x000D_
 3. Houve alguma decisão judicial que impeça a utilização deste veículo para realizar esta fiscalização?_x000D_
 4. As multas geradas no decorrer deste período em que este veículo estava em atividade serão efetivadas?</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6094/requerimento_87-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6094/requerimento_87-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado a secretaria Municipal de Saúde, este requerimento para que seja disponibilizado o cronograma do retorno e o motivo da paralisação de RAIO X do Hospital Municipal de Araucária.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6093/requerimento_88-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6093/requerimento_88-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado a Secretaria competente este requerimento solicitando cronograma; contratos; layout de área; descrição dos_x000D_
 serviços; lista de equipamentos e números de leitos a serem instalados e já existentes; equipe de profissionais técnicos; e custos e cronograma para a execução da reforma, ampliação e execução do espaço do CEMO (prédio do NIS) para atendimentos aos casos de COVID-19.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6106/requerimento_89-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6106/requerimento_89-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a secretaria competente, este requerimento para que venha a ser disponibilizado informações a respeito das ações tomadas com relação a pandemia do COVID-19.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6158/requerimento_90-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6158/requerimento_90-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que venha a ser disponibilizado informações a_x000D_
 respeito do cumprimento da Lei N° 3362/2019, que "Dispõe sobre a obrigatoriedade de todos os estabelecimentos públicos municipais de saúde afixar diariamente a escala de médicos em local visível e acessível ao público e dá outras providências".</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6157/requerimento_91-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6157/requerimento_91-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Hissam Hussein Dehaini encaminhamento a Secretaria competente referente a identifica¢do dos alunos matriculados na rede pública, que receberam os quites de alimenta¢do entregues pela Secretaria de Educação.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6160/requerimento_92-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6160/requerimento_92-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a secretaria competente, este requerimento para que venha a ser disponibilizado cópias atualizadas do Processo referente ao Armazém da Família.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6161/requerimento_93-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6161/requerimento_93-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado as secretarias competentes, este requerimento para que venha a ser disponibilizado informações das ações tomadas com relação a economia local em atenção aos empresários e comerciantes, nas seguintes ações:_x000D_
 ¯ A prorrogação da cobrança do IPTU;_x000D_
 ¯ A prorrogação de maior prazo possível para cobrança do Imposto sobre Serviços (ISS);_x000D_
 ¯ A prorrogação de prazo para pagamento da taxa de renovação de alvará de funcionamento;_x000D_
 ¯ Juros e correção.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6172/requerimento_94-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6172/requerimento_94-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que venha a ser disponibilizado informações referentes ao remanejamento orçamentário municipal as Ações do Poder Executivo em relação a Pandemia do COVID-19.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6173/requerimento_96-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6173/requerimento_96-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Hissam Hussein Dehaini, informações a respeito de todo processo de concessão do benefício eventual de fornecimento de cestas básicas às famílias em situação de vulnerabilidade temporária em decorrência dos efeitos da pandemia COVID 19, após o decreto 34.410, DE 01/04/2020.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6171/requerimento_98-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6171/requerimento_98-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Governo que seja encaminhado a esta casa de leis, esclarecimentos sobre as tendas que seriam usadas para o “Drive Thru” da campanha de vacinação contra a H1N1. 1. Cópia do contrato de locação das tendas localizadas próx. Ao UPA, no Cras_x000D_
 do Industrial e em frente a Câmara Municipal de Araucária._x000D_
 2. Qual o custo-benefício das tendas que foram utilizadas apenas por um dia e_x000D_
 seguem alugadas até a presente data?_x000D_
 3. Houve algum planejamento para a utilização das tendas, como cronograma_x000D_
 de aplicação das vacinas por exemplo?_x000D_
 4. Qual o prazo do contrato? Há a possibilidade de realocação das tendas para_x000D_
 um local com uma utilização efetiva?_x000D_
 5. Estas tendas podem ser utilizadas para outros programas de vacinação,_x000D_
 como sarampo, febre amarela, etc.?</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6193/requerimento_99-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6193/requerimento_99-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda os seguintes questionamentos refentes ao Hospital de Campanha.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6192/requerimento_100-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6192/requerimento_100-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao Senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda os seguintes questionamentos refentes a Licitação para aquisição de equipamentos para o HMA.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6269/requerimento_101-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6269/requerimento_101-2020.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria Municipal de Obras Públicas e Transportes, informações referentes a todas as obras de pavimentação asfáltica em andamento</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6201/requerimento_102-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6201/requerimento_102-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Obras Públicas e Transportes, este requerimento para que venha a ser_x000D_
 disponibilizado um relatório completo do fiscal de contratos da secretaria sobre a licitação da reforma do núcleo esportivo São Francisco de Assis - CSU.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>Ben Hur, Claudinho do Açougue, Fabio Alceu, Lucia de Lima</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6259/requerimento_103-2020_2.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6259/requerimento_103-2020_2.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE SEJA ENCAMINHADO EXPEDIENTE À MESA DIRETORA, SOLICITANDO QUE SEJA REMETIDO A DELIBERAÇÃO E VOTAÇÃO DO DOUTO PLENÁRIO DA CÂMARA, A ADOÇÃO DE REGIME DE URGÊNCIA NOS TERMOS DO ART. 151 DO REGIMENTO INTERNO, EM TODAS AS PROPOSIÇÕES (PROJETOS DE LEI, INDICAÇÕES E REQUERIMENTOS) QUE TENHAM MATÉRIA RELACIONADA AO COVID-19, INCLUSIVE, AS PROPOSIÇÕES QUE JÁ ESTÃO EM REGIME DE URGÊNCIA E QUE NÃO RELACIONAM-SE COM A PANDEMIA, RESSALVANDO, OS CRÉDITOS ORIUNDOS DO PODER EXECUTIVO E MATÉRIAS DE RELEVANTE INTERESSE PUBLICO E/OU URGENTE, NOS TERMOS DO INCISO VII DO ART.20 DO REGIMENTO INTERNO DESTA CASA.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6218/requerimento_104-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6218/requerimento_104-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a pavimentação do trecho 3 da Avenida Pedro Eusébio Lemos, entre as localidades de Palmital e Fazendinha</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6249/requerimento_105-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6249/requerimento_105-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o andamento das obras do UBS Dr° Silvio Roberto Skraba, no bairro Capela Velha</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6214/requerimento_106-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6214/requerimento_106-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine a Secretária Municipal de Governo_x000D_
 que nos envie uma planilha com todos os contratos emergenciais realizados nos últimos seis meses, com nome das empresas contratadas, valores e o motivo de contratação, sejam eles de qualquer natureza, bem como copia de cada contrato anexo a planilha.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6220/requerimento_107-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6220/requerimento_107-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda os seguintes questionamentos refentes ao beneficio de fornecimento de cestas básicas.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6225/requerimento_109-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6225/requerimento_109-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretária competente que responda o seguinte questionamento sobre o Plano de Ação proposto para o COVID19</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6250/requerimento_110-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6250/requerimento_110-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa Executiva que seja encaminhado a secretaria competente, este requerimento para que venha ser disponibilizado informações sobre indicação 673/2019.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6272/requerimento_111-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6272/requerimento_111-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a indicação n° 55/2017, que solicitava a troca das telas de proteção de janelas e portas do UBS Fazendinha</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6251/requerimento_112-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6251/requerimento_112-2020.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria Municipal de Obras Públicas e Transportes, informações referentes a todas as obras de pavimentação asfáltica em andamento:_x000D_
 l. Quantas e quais obras estão em andamento em nosso município? (Estratificar por nome da rua e bairro);_x000D_
 2. Qual a previsão inicial de conclusão de cada uma delas?_x000D_
 3. Qual a previsão real de conclusão de cada uma delas?_x000D_
 4. Se houve atraso na conclusão, informar o motivo;_x000D_
 5. Qual o custo dessas obras?</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6270/requerimento_114-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6270/requerimento_114-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a indicação n°54/2017, que solicitava o reparo da quadra de futebol de areia no bairro Fazendinha.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6268/requerimento_115-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6268/requerimento_115-2020.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria Municipal de Obras Públicas e Transporte, esclarecimentos referente as valetas abertas no terreno Iocalizado na Rua das Flores esquina com Avenida da Natureza.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6285/requerimento_116-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6285/requerimento_116-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine  Secretaria Municipal de Meio_x000D_
 Ambiente e Secretaria Municipal de Finanças que nos envie os seguintes esclarecimentos.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_117-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_117-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Politicas_x000D_
 Públicas ou à Cohab, que nos envie os seguintes esclarecimentos, referente a regularização das áreas de ocupação no Município de Araucária.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6295/requerimento_118-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6295/requerimento_118-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, que determine à Secretaria Municipal de Educação para que nos envie copia do parecer do Conselho Municipal de Educação referente à Instrução Normativa 07/2020 e responda os seguintes questionamentos sobre as aulas online/remotas:</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6297/requerimento_120-2020_ben_hur.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6297/requerimento_120-2020_ben_hur.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE SEJA ENCAMINHADO EXPEDIENTE AO EXECUTIVO MUNICIPAL, PARA SOLICITAR A IMPLANTAÇÃO E REGULAMENTAÇÃO, ATRAVÉS DA SECRETARIA COMPETENTE, A FILMAGEM, GRAVAÇÃO E TRANSMISSÃO AO VIVO DAS SESSÕES DE LICITAÇÕES DA PREFEITURA MUNICIPAL DE ARAUCÁRIA, ASSIM REITERANDO, A INDICAÇÃO N. 579/2018 REALIZADA EM 11 DE JUNHO DE 2018, COM RESPOSTA A SER ENCAMINHADO NOS TERMOS E PRAZOS FIXADOS NA LEI MUNICIPAL N. 3.502/2019.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6308/requerimento_121-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6308/requerimento_121-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado à Secretaria responsável, este requerimento para que venha a ser disponibilizado informações sobre a quantidade de servidores concursados em trabalho braçal e onde estão Iotados</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6326/requerimento_122-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6326/requerimento_122-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine a Secretaria competente que responda os questionamentos abaixo, refente ao Programa Revalida, e nos envie cópia do contrato do município com este programa.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6327/requerimento_124-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6327/requerimento_124-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretaria competente que responda os questionamentos abaixo, refente à Programação da Vacinação, e nos envie cópia do contrato de locação das tendas.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6321/requerimento_125-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6321/requerimento_125-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o resultado da licitação da primeira etapa de pavimentação do trecho 3 da Avenida Pedro Eusébio Lemos e a previsão para o início das obras</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6331/requerimento_127-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6331/requerimento_127-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine às Secretarias Competentes que seja encaminhado a esta casa de leis, as seguintes informações concernente aos cargos em comissão do Executivo.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6342/requerimento_128-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6342/requerimento_128-2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado expediente à Mesa Diretora em regime de urgência (requerimento n. 103/2020 e memorando n. 73/2020 do DIPROLE), solicitando que: o Departamento de Comunicação Social da Câmara Municipal de Araucária, realize informativos, avisos e publicidade no sítio e outros meios de comunicação da casa, sobre a pandemia do covid-19, decretos e normativos municipais, estaduais e/ou federais relacionados à pandemia, inclusive, sobre dengue e crise hídrica, dentre outras informações de utilidade pública, como projetos e auxílios governamentais principalmente, e, preferencialmente as informações de âmbito local.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6349/requerimento_129-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6349/requerimento_129-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine a Secretaria competente que responda os questionamentos abaixo, refente as linhas de ônibus no município de Araucária</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6386/requerimento_130-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6386/requerimento_130-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que responda os seguintes questionamentos referentes a nomeação da Senhora Margia Iolanda Camargo, como diretora administrativa financeira da COHAB</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6383/requerimento_131-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6383/requerimento_131-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que responda os seguintes questionamentos referentes à nomeação da senhora Pietra Karina Marques, como Chefe de Gabinete do Secretario Municipal de Saúde</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6382/requerimento_132-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6382/requerimento_132-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, que determine à Secretaria Municipal de Saúde e Secretaria Municipal de Gestão de Pessoas, para que respondam os seguintes questionamentos referentes aos pagamentos de adicional de regime diferenciado, nos termos da Lei Municipal 2.359/2011 e regulamentada pelo Decreto Municipal 24.538/2011:</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6378/requerimento_133-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6378/requerimento_133-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, que determine a Secretaria Municipal de Saúde, para que responda os seguintes questionamentos referente ao respirador Oximag, n ° de patrimônio 116484, da Unidade de Pronto Atendimento, emprestado ao Centro Médico Bom Jesus de Balsa Nova, em 30/08/2019.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6385/requerimento_134-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6385/requerimento_134-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que responda os seguintes questionamentos referentes a nomeação da Senhora Nathaly Gondek, como Diretora Administrativa do Hospital Municipal de Araucária.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe à secretaria competente este requerimento para que venha a ser disponibilizado informações do andamento das medidas para iniciar o Programa da Lei Municipal 3.558/2019 que Institui o Programa de Ração e Utensílios para Aninais no Município de Araucária, o qual entraria em vigor a partir de março de 2020.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6356/requerimento_136-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6356/requerimento_136-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe à secretaria competente este requerimento para que venha a ser disponibilizado informações do andamento do processo e cópia do processo relacionado à Lei Municipal 3.582, de 31 de Janeiro de 2020, qual criou o Programa Residência Cidadã, para o cumprimento do acordo judicial realizado na Ação Civil Pública n° 0001626-12.2010.8.16.0025, para fornecimento de casas populares para famílias com crianças em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6387/requerimento_139-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6387/requerimento_139-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, que determine à Secretaria Municipal de Saúde, para que responda os seguintes questionamentos referente aos recursos financeiros (R$300.000,00, enviados em 2018 e R$ 400.000,00, enviados em 2019) pelo estado do Paraná ao Município de Araucária, destinados ao departamento de urgência e emergência.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, que determine à Secretaria Municipal de Saúde, para que responda os seguintes questionamentos referente ao hospital de campanha de Combate ao Corona Vírus.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, que determine à Secretaria Municipal de Saúde, que responda os seguintes questionamentos referentes ao diretor técnico da Unidade de Pronto Atendimento, Dr Anderson de Rezende.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6358/requerimento_142-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6358/requerimento_142-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe à Secretaria competente este requerimento para que venha a ser disponibilizado cópia do Regimento Interno do FMDI, este criado através da Lei Municipal Lei 3.494, de 26 de Junho de 2019, o qual Autoriza a instituição do Fundo Municipal de Desenvolvimento Econômico e Inovação, e extrato detalhado de todo o período do FMDI.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6373/requerimento_145-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6373/requerimento_145-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Finanças que seja encaminhado a esta casa de leis, esclarecimentos sobre os Empréstimos Bancários feitos pela Administração Pública.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6381/requerimento_146-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6381/requerimento_146-2020.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Indicação n° 57/2017, a qual demandava de melhorias por parte da Concessionária Caminhos do Paraná, na Rodovia do Xisto, km 60, no acesso à Estrada da Lagoa Grande.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Comissão de Cidadania e Segurança Pública, Comissão de Saúde e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6800/requerimento_148-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6800/requerimento_148-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado expediente a Presidente da Câmara Municipal de Araucária em regime de Urgência (requerimento nº 103/2020 e memorando nº 73/2020 do DEPROLE), solicitando:_x000D_
 1- Manutenção das medidas de isolamento social nesta Casa, com restrição a visitação e acesso a sessões plenárias pela população, salvo casos excepcionais (imprensa e demais canais de informação etc.) por mais 30 dias;_x000D_
 2- De forma subsidiária, em não sendo atendido a solicitação anterior pela Presidência da Casa, REQUER seja posto em discussão/deliberação e votação do Douto Plenário conforme rege o art. 122, inciso VII e art. 73 ambos do Regimento Interno da Câmara;</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6402/requerimento_149-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6402/requerimento_149-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, que determine a Secretaria Municipal competente, para responda os questionamentos abaixo, referente as empresas Metalnobre Prestadora de Serviços LTDA e Trade Comunicações e Marketing Eireli, e envie à Câmara Municipal de Araucária, cópias das notas fiscais de pagamento e cópia do contrato.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6425/requerimento_151-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6425/requerimento_151-2020.pdf</t>
   </si>
   <si>
     <t>Criação de um canal direto para a população no sítio da Câmara Municipal de Araucária, com a descrição "fato ou fake”, a fim de proporcionar a população de Araucária solucionar/tirar dúvidas sobre notícias e informações relacionadas aos serviços da Câmara Municipal de Araucária; bem como, se essas informações são verdadeiras ou tratam-se de fake news.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, que determine à Secretaria Municipal de Saúde, para que responda os seguintes questionamentos referente aos atendimentos diários na Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6405/requerimento_155-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6405/requerimento_155-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, na forma regimental, que seja encaminhado expediente ao Secretário de governo, para que preste informações sobre a execução das emendas aditivas nº 012, 0013, 0014, 0015, 0016, 0017, 0018, 0011,0024, 0023, 0025, 0020, 0021 e 0022 da lei 2271/2019.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6406/requerimento_156-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6406/requerimento_156-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, na forma regimental, que seja encaminhado expediente ao Secretário de governo, para que preste informações sobre a execução das emendas aditivas nº 0019 da lei 2271/2019.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6407/requerimento_158-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6407/requerimento_158-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, na forma regimental, que seja encaminhado a esta casa leis, informações a respeito do cumprimento da Lei 2359/2011, como solicito também saber quantos trabalhadores estão nesse regime diferenciado de remoção de pacientes de atendimento de urgência e emergência, e quantos recebem o Adicional a que se refere essa Lei.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6475/requerimento_159-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6475/requerimento_159-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado à Secretária competente este requerimento para que venha a ser disponibilizado informação sobre o andamento e as medidas que estão sendo tomadas para iniciar o Programa da Lei Municipal n° 3.590/2020 de 05 de Março de 2020 que institui o Fornecimento de Vale Remédio, o qual entrou em vigor a partir do dia 05 de Maio de 2020.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6420/requerimento_161-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6420/requerimento_161-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente à Presidente da Câmara Municipal de Araucária Vereadora Amanda Nassar, onde solicito a inclusão dos projetos 23/2020 e 24/2020, ambos de minha autoria, na ordem do dia da Sessão ordinária do dia 25/05, nos termos do art. 111 e 113 do regimento interno deste parlamento.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Aparecido da Reciclagem, Fabio Alceu</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6421/requerimento_162-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6421/requerimento_162-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, que determine a paralisação dos serviços e dos pagamentos para a empresa ENERGEPAR até que sejam analisadas possíveis fraudes no contrato pelos fiscais de obras e/ou órgãos responsáveis.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6452/requerimento_163-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6452/requerimento_163-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer cópia do contrato n° 328/2019, referente a Empresa Orion Soluções em lluminação Eireli.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6447/requerimento_164-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6447/requerimento_164-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, cópia do contrato n° 329/2019, referente a Empresa Promercado Materiais Elétricos e Iluminações LDTA.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6448/requerimento_165-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6448/requerimento_165-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, cópia do contrato n° 330/2019, referente a Empresa GS Soluções em Iluminação Pública Eireli.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6449/requerimento_166-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6449/requerimento_166-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer cópia do contrato n° 331/2019, referente a Empresa Alper Energia S.A</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6450/requerimento_167-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6450/requerimento_167-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer cópia do contrato n° 332/2019, referente a Empresa Galaxy Participações Importação e Exportação LTDA.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6451/requerimento_168-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6451/requerimento_168-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer cópia do contrato n° 333/2019, referente a Empresa Unicoba Energia S.A.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6453/requerimento_169-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6453/requerimento_169-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer cópia do contrato n° 277/2018, referente a Empresa GS Soluções em Iluminação Pública Eireli.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6454/requerimento_170-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6454/requerimento_170-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer cópia do contrato n° 278/2018, referente a Empresa Ledluxor Comércio de Equipamentos Eletrônicos e Iluminação Eireli.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6455/requerimento_171-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6455/requerimento_171-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, requer cópia do contrato n° 279/2018, referente a Empresa Orion Soluções em Iluminação Eireli.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6456/requerimento_172-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6456/requerimento_172-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, na forma regimental, que seja encaminhado expediente ao senhor Prefeito para que preste informações sobre o recebimento indevido do auxílio emergencial por parte de 121 funcionários de Araucária, e que, se confirmando a informação, seja aberta sindicância a fim de apurar e punir na forma da lei tal conduta, uma vez que pode ser considerada como crimes de falsidade ideológica e estelionato, vez que os servidores públicos não foram contemplados pelo decreto nº 10.316/2020.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6457/requerimento_173-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6457/requerimento_173-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Executiva que seja encaminhado a Secretaria Municipal de Saúde este requerimento solicitando informações a respeito das vagas disponibilizadas através dos Processos Seletivos Simplificados - PSS; quais as áreas ofertadas; relação dos nomes dos profissionais contratados e locais de trabalho; número de vagas disponibilizadas e em aberto; previsão de convocação; relação da lista de espera ou de defasagem.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6474/requerimento_174-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6474/requerimento_174-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado à Secretária competente este requerimento para que venha a ser disponibilizado informação sobre como está funcionando o programa, e as medidas que estão sendo tomadas quanto a efetividade desta Lei n° 3.393/2018 de 08 de Novembro de 2018 que institui o Programa Posto de Coleta Leite Materno, o qual entrou em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6473/requerimento_175-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6473/requerimento_175-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado à Secretária competente este requerimento para que venha a ser disponibilizado informação sobre como está funcionando o programa e as medidas que estão sendo adotadas quanto a efetividade desta Lei n° 3.481/2019 de 05 de Junho de 2019 que institui o Projeto de Lei Viva Sem sufoco, o qual entrou em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6472/requerimento_176-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6472/requerimento_176-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado este expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Gestão de Pessoas, que seja encaminhado a esta casa de leis, informações referentes aos cargos comissionados do executivo municipal.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6471/requerimento_177-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6471/requerimento_177-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Governo que seja encaminhado a esta casa de leis, copia dos projetos contendo as planilhas dos custos das vias que estão sendo indicadas no plano de investimento do Projeto de  Lei 2.326/2020 em trâmite na Câmara Municipal.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6470/requerimento_178-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6470/requerimento_178-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja_x000D_
 encaminhado a esta casa de leis, parecer sobre o andamento dos seguintes requerimentos:  n° 115/2020 – Referente às valetas abertas no terreno localizado na Rua das Flores esquina com Av. Da Natureza; e n° 116/2020 – Referente ao incentivo fiscal para empresas que praticarem a reciclagem.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6554/requerimento_180-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6554/requerimento_180-2020.pdf</t>
   </si>
   <si>
     <t>Seja disponibilizado intérprete de Língua Brasileira de Sinais (LIBRAS) nas Sessões da Câmara Municipal de Araucária, em cumprimento ao disposto na Lei Municipal nº. 3.619/2020 que dispõe sobre a obrigatoriedade da presença de intérprete da Língua Brasileira de Sinais em todos os eventos públicos oficiais do Município de Araucária.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6555/requerimento_182-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6555/requerimento_182-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, informação sobre a cozinha Industrial de Responsabilidade da Secretaria de Agricultura e Abastecimento.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6494/requerimento_183-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6494/requerimento_183-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria competente que seja encaminhado a esta casa de leis, informações a respeito da instalação de mais 7 UTI’s no Hospital Municipal de Araucária, se as mesmas encontram-se equipadas adequadamente para caso, seja necessário, sejam utilizadas de imediato?</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6495/requerimento_184-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6495/requerimento_184-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado ao Prefeito Municipal este requerimento para que venha a ser disponibilizado pagamento de Auxilio Emergencial a micro e pequenas empresas durante a pandemia. _x000D_
 Auxílio médio de R$ 5.000,00 a R$10.000,00 mensal conforme porte das empresas.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6510/requerimento_185-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6510/requerimento_185-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa Diretora seja encaminhado expediente ao Executivo Municipal, para informar por meio da Secretaria Competente se há atualmente algum programa de Jovem Aprendiz , e/ou de fomento ao Primeiro Emprego no município, bem como apresente, se existente, legislação pertinente, e informe ainda se há: _x000D_
 I – Iniciativas de promoção a qualificação e inclusão dos jovens no mercado de trabalho; _x000D_
 II – Fomento a geração de empregos e renda no Município; _x000D_
 III – Diminuição do impacto de refluxos na atividade econômica para a juventude; _x000D_
 IV – Incremento da participação da sociedade no processo de formulação de políticas e ações de geração de trabalho e renda no Município;</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6611/requerimento_186-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6611/requerimento_186-2020.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Especial para estudo e emissão de parecer ao Projeto de Emenda a Lei Orgânica do Município de Araucária nº 02/2020.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6514/requerimento_187-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6514/requerimento_187-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Segurança Pública que seja encaminhado a esta casa de leis, informações sobre o andamento/status da Emenda 01/2019, conforme justificativa referenciada no Projeto de Lei Ordinária nº 3.527/2019, seguida em anexo.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6515/requerimento_188-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6515/requerimento_188-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Saúde que seja encaminhado a esta casa de leis, informações sobre o andamento/status da Emenda 02/2019, conforme justificativa referenciada no Projeto de Lei Ordinária nº 3.527/2019, seguida em anexo.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Meio Ambiente que seja encaminhado a esta casa de leis, informações sobre o andamento/status da Emenda 03/2019, conforme justificativa referenciada no Projeto de Lei Ordinária nº 3.527/2019, seguida em anexo.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6517/requerimento_190-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6517/requerimento_190-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Esporte e Lazer que seja encaminhado a esta casa de leis, informações sobre o andamento/status da Emenda 04/2019, conforme justificativa referenciada no Projeto de Lei Ordinária nº 3.527/2019, seguida em anexo.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6518/requerimento_191-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6518/requerimento_191-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Cultura e Turismo que seja encaminhado a esta casa de leis, informações sobre o andamento/status da Emenda 05/2019, conforme justificativa referenciada no Projeto de Lei Ordinária nº 3.527/2019, seguida em anexo.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6519/requerimento_192-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6519/requerimento_192-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Assistência Social que seja encaminhado a esta casa de leis, informações sobre o andamento/status da Emenda 06/2019, conforme justificativa referenciada no Projeto de Lei Ordinária nº 3.527/2019, seguida em anexo.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6520/requerimento_193-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6520/requerimento_193-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Agricultura e Abastecimento que seja encaminhado a esta casa de leis, informações sobre o andamento/status da Emenda 07/2019, conforme justificativa referenciada no Projeto de Lei Ordinária nº 3.527/2019, seguida em anexo.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Companhia Municipal de Habitação de Araucária que seja encaminhado a esta casa de leis, informações sobre o andamento/status da Emenda 08/2019, conforme justificativa referenciada no Projeto de Lei Ordinária nº 3.527/2019, seguida em anexo.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6522/requerimento_195-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6522/requerimento_195-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Educação que seja encaminhado a esta casa de leis, informações sobre o andamento/status da Emenda 09/2019, conforme justificativa referenciada no Projeto de Lei Ordinária nº 3.527/2019, seguida em anexo.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6523/requerimento_196-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6523/requerimento_196-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria Municipal de Obras Públicas e Transportes que seja encaminhado a esta casa de leis, informações sobre o andamento/status da Emenda 10/2019, conforme justificativa referenciada no Projeto de Lei Ordinária nº 3.527/2019, seguida em anexo.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Amanda Nassar, Aparecido da Reciclagem, Ben Hur, Cabrini, Claudinho do Açougue, Elias, Fabio Alceu, Fabio Pedroso, Lucia de Lima, Tatiana Nogueira, Vanderlei Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6563/requerimento_200-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6563/requerimento_200-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece a adoção do plenário virtual, enquanto durar o período de isolamento social imposto pelas autoridades de saúde, devido ao COVlD-19.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Ben Hur, Vanderlei Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6566/requerimento_201-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6566/requerimento_201-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado expediente a mesa Diretora em regime de Urgência (requerimento nº. 103/2020 e memorando nº. 73/2020 do DEPROLE), SOLICITANDO que seja disponibilizado e realizado exames para diagnóstico de COVID-19 , em todos os colaboradores da Câmara Municipal de Araucária como vereadores, funcionários efetivos, comissionados e estagiários, inclusive de empresas terceirizadas que esteja laborando nas dependências do Legislativo .</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine à Secretaria de Assistência Social que seja encaminhado a esta Casa de Leis as seguintes informações abaixo relacionadas:_x000D_
 1. Houve transferência de funcionário do NAF desta Secretaria?_x000D_
 2. Se sim. A transferência se deu a pedido do funcionário?_x000D_
 3. Quais foram as justificativas apresentadas pela equipe técnica desta_x000D_
 secretaria para deixarem os cargos?_x000D_
 4. A Secretaria de Assistência Social já conta com uma nova equipe técnica?_x000D_
 5. Se sim. Quais os funcionários que integram essa nova equipe?</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6565/requerimento_203-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6565/requerimento_203-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado expediente a mesa Diretora direcionando a Comissão Executiva e Presidência, SOLICITANDO que:_x000D_
 Seja Suspenso o pagamento do Contrato nº. 01/2020 – Tomada de Preço nº. 03/2019 – Licitação nº. 59/2019 – Processo Administrativo nº. 196/2020 que tem como objeto a contratação de empresa especializada em serviços de consultoria técnica de saneamento básico mediante confecção de relatórios conclusivos, assim como demais documentos necessários para embasar tecnicamente o Projeto de Lei Complementar nº. 20/2018 (auditoria do Projeto de Lei da Sanepar), bem como, sejam apurados todos os indícios de irregularidades constante desse contrato.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6590/requerimento_204-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6590/requerimento_204-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa Diretora seja encaminhado expediente ao Executivo Municipal, para informar por meio da Secretaria Competente os seguintes quesitos:_x000D_
 I – Quais os concursos públicos para provimento da Administração Púbica Municipal, encontram-se em situação vigente no presente momento?_x000D_
 II – Quais os prazos de vencimento dos concursos públicos a que se refere o item “I”?_x000D_
 III – Foi adotada alguma medida a fim de prorrogar os concursos públicos vigentes, em decorrência das paralisações e demais providências tomadas em virtude do COVID-19 ?</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Aparecido da Reciclagem, Ben Hur, Cabrini, Celso Nicácio, Claudinho do Açougue, Fabio Pedroso, Lucia de Lima, Vanderlei Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6620/requerimento_206-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6620/requerimento_206-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado expediente a mesa Diretora da Câmara Municipal de Araucária, SOLICITANDO que os Projetos de Leis em trâmite, bem como os que vierem a ser protocolados nesta casa legislativa, após, sua devida tramitação sejam encaminhados diretamente às Comissões Temáticas Permanentes em observância aos art. 45 e seguintes do Regimento Interno, ou seja, sem remeter previamente ao departamento jurídico da Câmara, o qual ocorrerá em caso de solicitação das Comissões.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6656/requerimento_208-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6656/requerimento_208-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que venha a ser disponibilizado relatório completo de todas as regiões abastecidas com caminhão pipa nos últimos 24 meses.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6627/requerimento_214-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6627/requerimento_214-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado expediente a mesa Diretora direcionando a Comissão Executiva e Presidência, SOLICITANDO que:_x000D_
     • Seja Fornecido relatórios dos cursos, palestras e seminários realizados pela Escola do Legislativo no período de março – abril de 2020;_x000D_
     • Solicito cópia do Regimento Interno da Escola do legislativo;_x000D_
     • Solicito que seja enviado por evento, lista de inscritos;_x000D_
     • Solicito que seja enviado o cronograma de atividades anual da escola.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6653/requerimento_215-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6653/requerimento_215-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal Competente, no informe se o terreno localizado na Rua Professora Maria Nassar Schaustek, esquina com a Rua Andre Bilnoski, bairro Campina da Barra, é de propriedade da Prefeitura Municipal de Araucária.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6667/requerimento_216-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6667/requerimento_216-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora seja encaminhado expediente (ofício externo n° 08/2020 do gabinete do vereador Ben Hur, em anexo), solicitando manifestação e informações do Executivo Municipal quanto ao disposto no ofício nº 108/2020 do FPM - Fundo de Previdência do Município de Araucária.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6668/requerimento_217-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6668/requerimento_217-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado expediente a mesa Diretora para cumprimento do Requerimento no. 206/2020, nos termos do art. 26 inciso I do Regimento Interno, tendo em vista que o requerimento 206/2020 foi aprovado na sessão do dia 03/08/2020, por unanimidade dos vereadores presentes. O requerimento dispõe sobre os projetos de Leis em trâmite, bem como os que vierem a ser protocolados nesta casa legislativa, após, sua devida autuação, sejam encaminhados diretamente às Comissões Temáticas Permanentes em observância aos art. 45 e seguintes do Regimento Interno, ou seja, sem remeter previamente ao departamento jurídico da Câmara, o qual ocorrerá em caso de solicitação das Comissões.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6672/requerimento_218-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6672/requerimento_218-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, informações da forma que é cobrada a taxa de lixo na fatura de água e requer a tabela atualizada de taxa de coleta de lixo.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6673/requerimento_219-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6673/requerimento_219-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a secretaria competente, este requerimento para que venha a ser disponibilizado informações sobre o total da receita e doações adquiridas pelo Município, específicas para os gastos ao combate a COVID-19.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>CERLOMA - Comissão Especial de Revisão da LOMA</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6775/requerimento_221-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6775/requerimento_221-2020.pdf</t>
   </si>
   <si>
     <t>Como presidente da Comissão de Alteração da Lei Orgânica, solicito de vossa excelência a dilação de prazo por 5 dias, para o relatório final dessa comissão.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Amanda Nassar, Aparecido da Reciclagem, Fabio Alceu</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6776/requerimento_222-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6776/requerimento_222-2020.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Especial para apresentação, estudo e emissão de parecer do Novo Regimento Interno da Câmara Municipal de Araucária.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6774/requerimento_223-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6774/requerimento_223-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, o andamento das indicações mencionadas abaixo, tendo em vista que os moradores dos referidos locais estão solicitando informações: Indicação 173/2017 - Rua Travessa Orlikowski; Indicação 120/2018 - Rua Helena Gembaroski e José Lemos; Indicação 232/2018 – Rua João Kmiecik.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6787/requerimento_224-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6787/requerimento_224-2020.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado expediente a mesa Diretora que dispõe sobre a Lei 2698/94 sancionada em 14/04/2014 (Processo nº 13.248/2013) que “Institui o Programa Alimento Ambiental no Município de Araucária”, cabendo a decisão a Presidente, nos termos do inciso VII do art. 117 do Regimento Interno.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6798/requerimento_229-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6798/requerimento_229-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que venha a ser disponibilizado informações sobre o cumprimento da Resolução 798/2020 do Contran (Conselho Nacional de Trânsito).</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6799/requerimento_230-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6799/requerimento_230-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora seja encaminhado expediente, solicitando manifestação do Executivo Municipal, por meio da Secretaria Municipal de Educação quanto à inclusão da obrigatoriedade de ensino infantil em período integral no texto da Lei Orgânica do Município .</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6819/requerimento_232-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6819/requerimento_232-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Saúde este requerimento de informações sobre quantas cirurgias de laqueaduras e vasectomias foram realizadas nos últimos 12 meses, na rede pública no Município de Araucária.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6820/requerimento_233-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6820/requerimento_233-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado ao Poder Executivo, este requerimento para que venha a ser disponibilizado, através da secretaria competente, relação das frotas da Prefeitura Municipal de Araucária, descrição da quilometragem, combustível, manutenção dos últimos 36 meses e ainda descrição do sistema utilizado/implantado para rastreamento da frota, visando agilidade, economia e eficiência na administração pública.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6834/requerimento_234-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6834/requerimento_234-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado ao Executivo Municipal, este requerimento para que venha a ser disponibilizado informações sobre o espaço coberto da Praça da Bíblia para uso da comunidade e a regulamentação do mesmo.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6821/requerimento_235-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6821/requerimento_235-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que venha a ser disponibilizado a relação dos agendamentos de atendimento médico clínico geral, nas UBS e como estão sendo realizados os protocolos para os atendimentos.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Educação, este requerimento para que venha a ser disponibilizado informações sobre os Centros Municipais de Educação Infantil (CMEIs), que devido estarmos em período de aprovação da LDO e LOA, qual é o planejamento referente a implantação e o retorno do período integral e o número de vagas para 2021.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6823/requerimento_237-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6823/requerimento_237-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Educação, este requerimento para que venha a ser disponibilizado informações sobre o planejamento referente a aquisição de uniforme escolar para os estudantes da rede municipal, para 2021, devido ao fato de estarmos em período de aprovação da LDO e da LOA.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6824/requerimento_238-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6824/requerimento_238-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Educação, este requerimento para que venha a ser disponibilizado informações sobre o planejamento referente as programações das atividades extracurriculares e contraturno para 2021, devido ao fato de estarmos em período de aprovação da LDO e da LOA.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado ao Executivo Municipal, este requerimento para que venha a ser disponibilizado informações de quais programas, ações e valores referente aos cursos de capacitação e qualificação profissional estão programados para 2021, devido ao fato de estarmos em período de aprovação da LDO e da LOA.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6835/requerimento_240-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6835/requerimento_240-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Cultura e Turismo, este requerimento para que venha a ser disponibilizado informações do cronograma de atividades da secretaria e inovações culturais durante a pandemia.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6836/requerimento_241-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6836/requerimento_241-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Esporte e Lazer e demais secretarias envolvidas, este requerimento para que venha a ser disponibilizado informações do cronograma de reformas e manutenções das quadras esportivas até 12/2020.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6837/requerimento_242-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6837/requerimento_242-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado ao Executivo Municipal, este requerimento para que venha a ser disponibilizado informação referente a ampliação do quadro de psicólogos da rede municipal pós pandemia, devido ao fato de estarmos em período de aprovação da LDO e da LOA.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6838/requerimento_243-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6838/requerimento_243-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Saúde este requerimento de informações referente a legislação que atende o CAPS, com medicações, e que a secretaria apresente a possibilidade de disponibilizar medicamentos no próprio CAPS, pois os usuários justificam a dificuldade de ir até a UBS.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6839/requerimento_244-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6839/requerimento_244-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Saúde este requerimento informações sobre a Indicação nº 04/2019 referente a realização do mutirão de cirurgias de laqueaduras, na rede pública no Município de Araucária.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6840/requerimento_245-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6840/requerimento_245-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que venha a ser disponibilizado relatório das receitas e despesas referentes a taxa de lixo do ano de 2017 até a presente data.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6841/requerimento_246-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6841/requerimento_246-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Saúde este requerimento para que venha a ser disponibilizado informações da lista de espera para realização de laqueaduras e vasectomia no município de Araucária por UBS.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6842/requerimento_247-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6842/requerimento_247-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado ao Poder Executivo este requerimento, para que, através da secretaria competente, encaminhe cópia integral dos processos em aberto, referentes à construção, reforma, ampliação e manutenção de ginásios poliesportivos, quadras, campos e locais de prática esportiva no município.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6830/requerimento_248-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6830/requerimento_248-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa Diretora seja encaminhado expediente ao Executivo Municipal, para informar por meio da Secretaria Competente se há atualmente algum programa de Atenção ao Morador de Rua – em âmbito geral – no município, bem como legislação pertinente, ou ainda:_x000D_
 I – Indicadores demonstrativos de quantidade de moradores de rua existentes, atualmente, no município de Araucária;_x000D_
 II – Algum tipo de acompanhamento a esses desabrigados;_x000D_
 III – Qual é órgão, secretaria e/ou departamento responsável pelo trato com os moradores de rua?;</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Amanda Nassar, Cabrini, Claudinho do Açougue, Elias, Fabio Alceu, Lucia de Lima, Roberto Mota - Betão, Tatiana Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6852/requerimento_249-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6852/requerimento_249-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora que seja encaminhado este requerimento ao Chefe do Poder Executivo, para que:_x000D_
 a)  Edite decreto municipal decretando a intervenção do Município no Contrato de Gestão do HMA n° 80/2019, observando as regras e critérios estabelecidos em lei para sua validade, visando garantir à população, a oferta regular dos serviços objeto do contrato de gestão, enquanto são apuradas as irregularidades noticiadas._x000D_
 b)  Afaste os atuais diretores do HMA enquanto perdurar a intervenção;_x000D_
 c)   Determine no prazo de 30 (trinta) dias, a instauração de procedimento administrativo, com base no que estabelece o artigo 18, § 3° da Lei n° 1.856/20 8, com vistas a apurar as causas determinantes da medida e as respectivas responsabilidades.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6853/requerimento_250-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6853/requerimento_250-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora que seja encaminhado este requerimento  para que, no prazo  de  5  (cinco)  dias  contados  do  recebimento  deste,  a  Comissão  de  Fiscalização do Contrato de Gestão do HMA, comprove, através de documentos, que cumpriu todas as determinações   estampadas    nos   artigos    16   e   17   da   Lei   n°   1.856/2008,   sob   pena responsabilidade de seus membros.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Amanda Nassar, Cabrini, Fabio Alceu, Lucia de Lima, Roberto Mota - Betão, Tatiana Nogueira, Vanderlei Cabeleireiro</t>
   </si>
   <si>
     <t>Cria Comissão de Inquérito, com a finalidade de investigar e apurar possíveis irregularidades e malversação de recursos públicos, no contrato de gestão nº 80/2019, firmado entre o Município de Araucária e a Irmandade Santa Casa de Birigui, tendo como fundamento a operação do GAECO denominada "Raio X" que aponta a ocorrência de possíveis desvios de verbas públicas envolvendo a entidade que é parte no referido contrato.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6854/requerimento_252-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6854/requerimento_252-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, convocando a sua presença no plenário desta casa.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6892/requerimento_253-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6892/requerimento_253-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado este expediente ao Exmo. Sr. Prefeito Hissam Hussein Dehaini, solicitando ao Município de Araucária através das secretarias competentes, fornecer declaração de não acumulo de cargo do Secretário de Saúde do nosso Município.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6878/requerimento_254-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6878/requerimento_254-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora que seja encaminhado ao Executivo Municipal, este requerimento, para manifestação a respeito da perfuração de poço artesiano na localidade do Rio Verde Abaixo.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6889/requerimento_255-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6889/requerimento_255-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa Diretora seja encaminhado expediente ao Executivo Municipal, para informar por meio da Secretaria Competente os seguintes quesitos:_x000D_
     • Há atualmente no município, algum meio de assistência, às pessoas portadoras de deficiência (em especial, deficientes auditivos e mudos), para que essas possam agendar exames, em toda sua globalidade, na rede pública de saúde, bem como durante a realização de consultas?_x000D_
     • Existem servidores da saúde, inclusive médicos com conhecimento ou capacidade técnica para prestar atendimento, realizar os exames, e até mesmo consultar o público especial que ora se refere, sem que haja dificuldade ou constrangimento no momento da comunicação com os pacientes?_x000D_
     • Foi adotada alguma medida a fim de qualificar os servidores públicos municipais (com relação a comunicação, linguagem de sinais, como por exemplo: Libras), que de modo geral, em atendimento à população, entram em contato com alguns cidadãos portadores de necessidades especiais</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6897/requerimento_257-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6897/requerimento_257-2020.pdf</t>
   </si>
   <si>
     <t>Requer  à mesa  Diretora  seja  encaminhado  expediente  ao  Executivo  Municipal, para  requisitar a realização de lombadas nas ruas abaixo mencionadas:_x000D_
 I –  Rua Miguel Soares Moreira (Costeira);_x000D_
 II –  Rua Rosa Cichon no cruzamento com a Rua Cláudio Kicote (Tindiquera):</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6915/requerimento_262-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6915/requerimento_262-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado a Secretaria Municipal de Meio Ambiente, este requerimento para que venha a ser disponibilizado informações sobre uma denúncia de maus tratos a aninais, realizada no dia 19/10/2020 para o Dr.Gustavo da SMMA.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6916/requerimento_263-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6916/requerimento_263-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora que seja encaminhado ao Executivo Municipal, este requerimento, para que através da Secretaria competente seja disponibilizado o protocolo de aprovação do projeto de radioproteção expedido pela Vigilância Sanitária do Estado; o licenciamento sanitário municipal referente ao serviço de tomografia e, requer o relatório do levantamento radiométrico, controle de qualidade dos aparelhos e os equipamentos de proteção individuais (EPI’S).</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6917/requerimento_264-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6917/requerimento_264-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado ao órgão competente este requerimento para que venha a ser disponibilizado informações a respeito da cobrança da tarifa de energia elétrica que está ocorrendo nas regiões Campo do Bastião e Lagoa Grande devido ao motivo de não haver o serviço de iluminação pública.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6933/requerimento_266-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6933/requerimento_266-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, o andamento da indicação mencionada abaixo, tendo em vista que os moradores dos referidos locais estão solicitando informações:_x000D_
 - Indicação 795/2019 – Estudo e Regularização da rua particular situada na Rua João Assef nº 832, Bairro Estação.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6936/requerimento_267-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6936/requerimento_267-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora que seja encaminhado a Secretaria Municipal de Saúde, este requerimento para que venha a ser disponibilizado relatório referente a iniciativa de intervenção no Hospital Municipal de Araucária, conforme solicitado através do Requerimento nº 249/2020, e também o nome dos membros da Comissão Fiscalizadora e do Conselho de Administração do HMA.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6940/requerimento_269-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6940/requerimento_269-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Secretário de Estado de Educação do Paraná, senhor Renato Feder e ao Excelentíssimo Governador do Estado do Paraná, Carlos Massa Ratinho Jr., a suspensão do Edital de Processo Seletivo Simplificado 47/2020, em razão da absoluta ausência de diálogo com a categoria da Educação em nosso Estado, mesmo após a adoção de medida extrema pelos profissionais, a saber, a greve de fome estartada em 20 de novembro de 2020.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6941/requerimento_270-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6941/requerimento_270-2020.pdf</t>
   </si>
   <si>
     <t>Requeremos a manifestação da Secretária Municipal de Educação e do Secretário Municipal de Saúde, em razão da manutenção do Edital de Processo Seletivo Simplificado 47/2020 do Estado e da absoluta ausência de diálogo com a categoria da Educação em nosso Estado, mesmo após a adoção de medida extrema pelos profissionais, a saber, a greve de fome estartada em 20 de novembro de 2020.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Requer a retirada do Projeto de Decreto Legislativo nº 2/2020 da Ordem do Dia, justificando não haver tempo hábil para análise da proposição pelos Vereadores antes da convocação da referida Sessão Extraordinária. Também está solicitando ainda o adiamento da votação e cancelamento da Sessão Extraordinária marcada para o dia vinte e três de abril, e a criação de uma Comissão Especial para analisar o referido Projeto de Decreto Legislativo nº 2/2020.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Requerimento verbal apresentado na 121ª Sessão Ordinária, solicitando o adiamento da votação dos Projetos de Lei de autoria do Legislativo em primeira votação na presente sessão. A Vereadora informa que irá protocolar em conjunto com demais Vereadores um Memorando solicitando parecer jurídico no que concerne às proposições do legislativo em ano eleitoral e o seu prosseguimento.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
@@ -4597,7578 +4597,7578 @@
   <si>
     <t>Solicitando que a votação e discussão do Projeto de Lei nº 11/2020 de autoria do Vereador Fábio Alceu seja adiada por pelo menos 10 (dez) dias, para que o Vereador tenha ciência do Parecer Jurídico.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Requer a retirada da Ordem do Dia do Projeto de Emenda á Lei Orgânica do Município de Araucária nº 02/2020 e suas Emendas.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Germaninho</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5770/indicacao_01-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5770/indicacao_01-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da secretaria municipal competente, verifique a viabilidade de pavimentação em toda a extensão da Rua Águia localizada no bairro Capela Velha.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5771/indicacao_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5771/indicacao_02-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da secretaria municipal competente, verifique a viabilidade de instalação de iluminação de LED na Rua Mato Grosso em frente ao número 580, no poste de identificação: ASU-AOS, localizado no bairro Iguaçu.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5772/indicacao_03-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5772/indicacao_03-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da secretaria municipal competente, verifique a viabilidade de recolocação/substituição das Lixeiras Comunitárias da região Rural próxima as residências onde é realizado o serviço de coleta de lixo do bairro Tietê.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5818/indicacao_04-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5818/indicacao_04-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a execução de tapa buraco na Rua Emílio Voss, em frente ao número 216, bairro Thomaz Coelho.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5820/indicacao_05-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5820/indicacao_05-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, Promova roçada e limpeza da área de Lazer,(chancha de areia e parque) -vila São Francisco Campina da Barra- Araucária- Pr</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5811/indicacao_06-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5811/indicacao_06-2020.pdf</t>
   </si>
   <si>
     <t>Instalação de grades ou cercamentos, ou qualquer medida cabível quanto a segurança e preservação do patrimônio público municipal.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5850/indicacao_07-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5850/indicacao_07-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria Municipal de Educação, solicite um estudo de viabilidade para revitalizar todos os pisos dos Parquinhos nos Cmei 's e CMAEE's, com piso de borracha com espessura de 40mm</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5852/indicacao_08-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5852/indicacao_08-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através das Secretarias  correspondentes, solicite um estudo de viabilidade para revitalizar os pisos de todos os Parquinhos em áreas de lazer públicas (praças e parques), no Município de Araucária, com piso de borracha com espessura de 40mm</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5853/indicacao_09-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5853/indicacao_09-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaini, solicitando providências para que ocorra a revitalização. em toda sua extensão. das Ruas Amor Perfeito: Jasmim: Amarílis. bairro Campina da Barra.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5821/indicacao_10-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5821/indicacao_10-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada a adequação da fossa no Cmei Capinzal.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5822/indicacao_11-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5822/indicacao_11-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes a construção de um canteiro de areia no parquinho do Cmei Capinzal.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5787/indicacao_12-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5787/indicacao_12-2020.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e manutenção com urgência da academia ao ar livre instalada na Praça do Vila Angélica.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5788/indicacao_13-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5788/indicacao_13-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Avenida Alfred Charvet no ponto entre a Avenida Dr Vitor do Amaral e Avenida_x000D_
 Nossa Senhora dos Remédios.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5789/indicacao_14-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5789/indicacao_14-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Avenida Archelau de Almeida Torres no ponto entre a Rua Guanabara e Avenida Dr Vitor do Amaral.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5790/indicacao_15-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5790/indicacao_15-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Avenida Centenário no ponto entre a Avenida das Araucárias e a Igreja Centenária de São Miguel.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5791/indicacao_16-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5791/indicacao_16-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Avenida das Araucárias no ponto entre a Rua José Cheinfert e Rodovia do Xisto.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5792/indicacao_17-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5792/indicacao_17-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Avenida das Cerejeiras no ponto entre a Avenida dos Pinheirais e Avenida das Nações.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5793/indicacao_18-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5793/indicacao_18-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Avenida das Nações no ponto entre a Rodovia Pr 423 e a Avenida dos Pinheirais.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5794/indicacao_19-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5794/indicacao_19-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Avenida dos Pinheirais no ponto entre a Avenida das Araucárias e Rua Cesário Furman.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5795/indicacao_20-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5795/indicacao_20-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Avenida Nossa Senhora dos Remédios no ponto entre a Avenida Alfred Charvet e a Rua Agrimensor Carlos Hasselman</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5796/indicacao_21-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5796/indicacao_21-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Avenida Manoel Ribas no ponto entre a Rua Agrimensor Carlos Hasselman e a Rua Santa Catarina.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5797/indicacao_22-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5797/indicacao_22-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, estudos para a viabilização de espaço para a construção de uma pista para a prática do Ciclismo BMX_x000D_
 ( Bicicross)</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5798/indicacao_23-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5798/indicacao_23-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Rua Agrimensor Carlos Hasselmann no ponto entre a Avenida Manoel Ribas e a Rua Roque Saad.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5799/indicacao_24-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5799/indicacao_24-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Rua Ceará no ponto entre a Rua Santa Catarina e Avenida Curitiba.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5800/indicacao_25-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5800/indicacao_25-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Rua Roque Saad no ponto entre a Rua Agrimensor Carlos Hasselman e a Rua Pedro Jess.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5801/indicacao_26-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5801/indicacao_26-2020.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de ciclovia ou ciclofaixa na Rua Santa Catarina no ponto entre a Avenida Manoel Ribas e a Rua Ceará.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5802/indicacao_27-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5802/indicacao_27-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, estudos para a viabilização de espaço para a construção de um Velódromo para a prática do Ciclismo.</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5803/indicacao_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5803/indicacao_28-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, estudos para a implantação de novas lixeiras no município de Araucária.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5804/indicacao_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5804/indicacao_29-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, estudos para a implantação de pista emborrachada no Parque Cachoeira.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6007/indicacao_30-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6007/indicacao_30-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, estudos para a realização de um plano de arborização em toda a extensão do município de Araucária</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6029/indicacao_31-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6029/indicacao_31-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, estudos para a pavimentação asfáltica da Rua Daniel Signatário Rodrigues, bairro Fazenda Velha.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5805/indicacao_32-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5805/indicacao_32-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, estudos para a reforma das churrasqueiras do bosque do Parque Cachoeira e a construção de novas unidades.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5817/indicacao_33-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5817/indicacao_33-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini, para que, através da secretaria_x000D_
 competente, viabilize a substituição dos vidros quebrados e dedetização da capela do Cemitério Central de Araucária.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5812/indicacao_34-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5812/indicacao_34-2020.pdf</t>
   </si>
   <si>
     <t>Viabilidade de isenção de tarifa do transporte coletivo para os estagiários, para que gozem da gratuidade para se locomover até o estabelecimento de ensino.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5819/indicacao_35-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5819/indicacao_35-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da secretaria municipal competente, verifique a viabilidade de limpeza e roçada do Parque localizado na Rua Amarílis com a Rua Amor Perfeito no bairro Campina da Barra.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6031/indicacao_36-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6031/indicacao_36-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para realização de exames de Diabetes, Visão e Audição nos alunos do ensino fundamental do município.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6037/indicacao_37-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6037/indicacao_37-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para que seja efetuado e implementado, em regime de urgência, um plano Municipal de Segurança Pública.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5834/indicacao_38-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5834/indicacao_38-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes a instalação de cobertura nos pontos de ônibus na região de Capinzal.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5835/indicacao_39-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5835/indicacao_39-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes a instalação de cobertura nos pontos de ônibus na região de Campina das Palmeiras.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5855/indicacao_40-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5855/indicacao_40-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar à Secretaria competente as solicitações referentes ao transporte coletivo utilizado pelos usuários das linhas abaixo relacionadas:_x000D_
 Linha 55 – Capinzal,_x000D_
 Linha 54– Lagoa Grande,_x000D_
 Linha 56– Passo da Gralha,_x000D_
 Linha 64– Capoeira Grande</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5856/indicacao_41-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5856/indicacao_41-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, que solicite a viabilidade para a revitalização das calcadas na Rua Das Flores, bairro Campina da Barra, em toda a sua extensão.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5858/indicacao_42-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5858/indicacao_42-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, que solicite a viabilidade para a revitalização das calcadas na Rua Tibagi, bairro Costeira, em toda a sua extensão.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5860/indicacao_43-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5860/indicacao_43-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissan Hussen Dehaini, através da secretaria correspondente, solicite providências a cerca da viabilidade de fazer Remanso na Rua Ceará lateral da Escola Archelau de Almeida Torres.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5862/indicacao_44-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5862/indicacao_44-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, Promova roçada e limpeza nas proximidades da Escola Municipal Elirio Alves Pinto, localizada na Rua Luiz Karas, 181-Jardim Primavera</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5972/indicacao_45-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5972/indicacao_45-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, Promova a manutenção das iluminações na área de lazer Arena Santa Clara, Localizado na esquina das Ruas dos Gerânios com Rua Lotus, Jardim Santa Clara -Campina da Barra</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5882/indicacao_46-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5882/indicacao_46-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, Promova a manutenção da iluminação da cancha de areia, localizado no núcleo esportivo CSU, na Rua Avenida Nossa Senhora dos Remédios -Fazenda Velha</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5883/indicacao_47-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5883/indicacao_47-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, solicitar providências, para viabilização de instalação de iluminação alta e refletores no interior do cemitério Jardim Independência, localizado na Av. Independência, 1213 - Porto das Laranjeiras.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5885/indicacao_50-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5885/indicacao_50-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, promova a inserção de travessia elevada na Rua Marcelino Jasisnski (próximo ao Condomínio Marcelino e ponto de ônibus) - onde apresenta grande fluxo de pedestres e carros diariamente, e que necessitam de melhores condições de segurança aos transeuntes.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5888/indicacao_51-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5888/indicacao_51-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, Promova o estudo para viabilidade de implantação de uma placa informando rua sem saída, na esquina da Rua Alfredo Voss esquina com a rua Minas Gerais - Bairro Costeira.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5890/indicacao_52-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5890/indicacao_52-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito H/SSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, solicitamos a viabilidade de implantação de placas orientando que é proibido jogar lixo na esquina da Rua Crisântemo com a Rua Margarida e travessa lsaura Ferreira da Costa - bairro Campina da Barra - Jardim Tupy</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5892/indicacao_53-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5892/indicacao_53-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, Promova o estudo para inserção de um poste com iluminação, na Rua Leonardo Piska,321 -Jardim Gralha Azul- Bairro Costeira</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5894/indicacao_55-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5894/indicacao_55-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente solicite a providência para a instalação de 1 (um) Toldo na entrada do Colégio Archelau de Almeida Torres no portão de acesso pela Rua José de Souza e Silva.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5895/indicacao_56-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5895/indicacao_56-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Urbanismo promova a troca da iluminação existente por lâmpadas de Led, na Rua Dely de Brito Soares, bairro Costeira.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5899/indicacao_57-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5899/indicacao_57-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Urbanismo promova a troca das placas de toponímia da rua Tesoureiro no Jardim Califórnia.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5900/indicacao_58-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5900/indicacao_58-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal competente promova a troca da iluminação no pavilhão de entrada da Escola Municipal Professora Eglé Cordeiro Machado Pinto.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5901/indicacao_59-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5901/indicacao_59-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Urbanismo, promova o calçamento em toda a extensão da rua Tiriva, Jardim Califórnia</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5903/indicacao_60-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5903/indicacao_60-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, junto à Secretaria competente solicite providências a cerca da viabilização de implantação de 1 (uma) vaga de 15 (quinze) minutos com pisca alerta ligado, na Rua Archelau de Almeida Torres, 925 (em frente ao Posto Fialla, lado direito), para acesso rápido aos estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5906/indicacao_61-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5906/indicacao_61-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, junto à Secretaria competente solicite providências a cerca da viabilização de implantação de 1 (uma) vaga de 15 (quinze) minutos com pisca alerta ligado, na Avenida das Nações, 747, para acesso rápido aos estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5908/indicacao_62-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5908/indicacao_62-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, solicitando providências para implantação de um remanso para estacionamento de veículos na Rua Luís Incot, Cachoeira, do lado Direito, sentido Corpo de Bombeiros (Rua Santa Catarina).</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5911/indicacao_63-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5911/indicacao_63-2020..pdf</t>
   </si>
   <si>
     <t>Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, a viabilidade de revitalização da Praça situada entre as ruas Santa Catarina e Rua Luís Incot, bairro Cachoeira.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5913/indicacao_64-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5913/indicacao_64-2020..pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar à Secretaria competente a instalação de um terminal de ônibus na Localidade do Capinzal.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5916/indicacao_65-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5916/indicacao_65-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, Promova o estudo para manutenção da Rua Agua Espraiada, com resíduos de asfalto - Vila Favorita - Bairro Arvoredo</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5917/indicacao_66-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5917/indicacao_66-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, promova o recolhimento de lixo em via pública e correção ou canalização do esgoto que encontra-se a céu aberto na Rua Faisão, Bairro Arvoredo</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5921/indicacao_67-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5921/indicacao_67-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini, para que, através da secretaria_x000D_
 competente, viabilize a criação do Fundo Municipal de Proteção e Defesa dos Animais.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5922/indicacao_68-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5922/indicacao_68-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, realizar estudo e providências no sentido de implantar um redutor de velocidade ou lombada na Rua Pedro Budziak - Jardim Gralha Azul, na altura n°496, na proximidade onde localiza-se a EM - Escola Municipal Deputado João Leopoldo Jacomel, apresenta grande fluxo de pedestres, estudantes e carros diariamente, e que necessitam de melhores condições de seguranças aos que ali residem.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5926/indicacao_69-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5926/indicacao_69-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini, para que, através da secretaria_x000D_
 competente, viabilize implantação de uma rede de saneamento básico de água ou a perfuração de um Poço Artesiano, na Região de Rio Verde Abaixo, Região Rural de Araucária.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5863/indicacao_70_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5863/indicacao_70_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal competente, verifique a viabilidade de pavimentação em toda a extensão da Rua Flamingo localizada no bairro Capela Velha</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5861/indicacao_71_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5861/indicacao_71_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal competente, verifique a viabilidade de pavimentação em toda a extensão da Rua Pinguim localizada no bairro Capela Velha</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5859/indicacao_72_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5859/indicacao_72_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da secretaria municipal competente, verifique a viabilidade de pavimentação em toda a extensão da Rua Tucano localizada no bairro Capela Velha</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5927/indicacao_73-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5927/indicacao_73-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, promova a disponibilização de mais cadeiras para pacientes que aguardam consulta na UBS São José, no bairro Tupy.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5929/indicacao_74-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5929/indicacao_74-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, promova a disponibilização de mais médicos Ginecologista, pediatra e Clínico geral na UBS São José, no bairro Tupy.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5930/indicacao_75-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5930/indicacao_75-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Ex mo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, promova Limpeza e roçagem do mato na UBS São José, no bairro Tupy.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5866/indicacao_77_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5866/indicacao_77_2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria Municipal do Meio Ambiente, solicite providências para instalação de placas informativas proibindo o descarte de entulhos em terrenos baldios em toda a extensão do Município de Araucária.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5932/indicacao_78-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5932/indicacao_78-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Obras, promova a manutenção de um buraco na rua Archelau de Almeida Torres, esquina com a rua Alagoas no Jardim lguaçu.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5933/indicacao_79-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5933/indicacao_79-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Urbanismo, promova a manutenção da calçada na rua Alagoas, Jardim lguaçu.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5936/indicacao_80-2020..pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5936/indicacao_80-2020..pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, que reduza para 100 o número de cargos_x000D_
 comissionados da Prefeitura.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>Amanda Nassar, Aparecido da Reciclagem, Xandão</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5829/indicacao_81-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5829/indicacao_81-2020.pdf</t>
   </si>
   <si>
     <t>Requer que a mesa diretora se digne em apresentar, de imediato, o projeto de lei FIXANDO o subsídio dos secretários municipais em valor não superior_x000D_
 ao do subsídio já fixado aos vereadores municipais.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5830/indicacao_82-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5830/indicacao_82-2020.pdf</t>
   </si>
   <si>
     <t>Requer que o chefe do executivo municipal, no uso de suas atribuições asseguradas na LOMA, se digne em apresentar o projeto de lei visando fixar o valor da remuneração relativa aos cargos em comissão existentes no Âmbito do poder executivo local, em valores não superiores ao recebido pelos_x000D_
 secretários municipais (fixados pelo legislativo) e mantendo a mesma proporcionalidade (%) que lhes é conferido atualmente em relação aos vencimentos dos secretários municipais.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5864/indicacao_83_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5864/indicacao_83_2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal competente, expediente referente à manutenção urgente dos bebedouros públicos do terminal Angélica e dos bebedouros e mictórios dos banheiros masculinos do terminal Central.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5857/indicacao_85_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5857/indicacao_85_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja realizada a limpeza a manutenção das canaletas na extensão da Avenida Independência, Rio Verde Acima - Araucária</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5854/indicacao_86_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5854/indicacao_86_2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine às Secretarias Municipais competentes para que realizem os estudos necessários e  tomem as devidas providências visando a instalação de uma Academia ao ar livre juntamente com iluminação e bancos. No Bairro Costeira - na Rua Izidoro Ksiazkiewicz, compreendendo a revitalização do espaço na bifurcação, iluminação com lâmpadas de Led e arborização.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5876/indicacao_88_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5876/indicacao_88_2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini para que determine às Secretarias Municipais competentes para que realizem os estudos necessários e tomem as devidas providências visando o estudo para a implantação de uma nova tubulação para águas das chuvas, na Rua João de Barro Esquina com a Rua Sanhaço. No jardim Condor- Bairro Capela Velha.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5865/indicacao_89_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5865/indicacao_89_2020.pdf</t>
   </si>
   <si>
     <t>Sugere à Mesa que as gravações das reuniões das Comissões Permanentes da Câmara Municipal de Araucária sejam gravadas e transmitidas ao vivo.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5867/indicacao_91_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5867/indicacao_91_2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria Municipal do Meio Ambiente, solicite providências para Limpeza e Roçada no final da Rua Paulo Alves Pinto, no Bairro Iguaçu</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5870/indicacao_92_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5870/indicacao_92_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, Promova poda de árvore, limpeza e implantação de calçada no trecho da Rua Begônia, esquina com a Rua Prímula - Campina da Barra - Tupy- Araucária - PR</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5873/indicacao_93_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5873/indicacao_93_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria competente, notifique o proprietário do terreno baldio na rua Joel Neves, ao lado do n ° 613, bairro Tindiquera, para que seja providenciado roçada, limpeza e cercamento do terreno.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5871/indicacao_94_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5871/indicacao_94_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova roçada, limpeza e implantação de calçada no trecho da Rua Primula (Área de preservação permanente - APP), esquina com a Rua Begônia no sentido Rua dos Narcisos, Campina da Barra - Tupy - Araucária - Pr.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5893/indicacao_97_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5893/indicacao_97_2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar à Secretaria competente a disponibilização de um funcionário para atendimento e limpeza dos banheiros localizados na Praça da Bíblia - Fazenda Velha.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5891/indicacao_98_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5891/indicacao_98_2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar à Secretaria competente a ampliação do tempo de atendimento da Guarda Municipal na sala disponível na Praça da Bíblia - Fazenda Velha.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5889/indicacao_99_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5889/indicacao_99_2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada padronização dos pisos de todos os pontos de ônibus do município, contemplando também instalação rampas de acessibilidade.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5887/indicacao_100_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5887/indicacao_100_2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada a instalação de lixeiras em todos os pontos de ônibus no município.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5872/indicacao_102_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5872/indicacao_102_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, realizar estudo e providências no sentido de implantar uma lombada elevada na Rua Professora Maria Nassar Schaustek - Campina da Barra, na altura n° 1024, onde Iocaliza-se a EM - Escola Municipal Maria Aparecida Saliba Torres, apresenta grande fluxo de pedestres, estudantes e_x000D_
 carros diariamente, e que necessitam de melhores condições de segurança aos que ali residem.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5868/indicacao_103_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5868/indicacao_103_2020.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de Tachões de sinalização (tartaruga) no portão de entrada principal do Parque Cachoeira.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5869/indicacao_104_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5869/indicacao_104_2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, solicitando providências para implantação de um remanso para estacionamento de veículos na Rua Heitor Alves Guimarães, Cachoeira, do lado esquerdo da Praça do Tayrá, sentido Centro.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5851/indicacao_105_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5851/indicacao_105_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, que realize a limpeza, roçada e a manutenção/substituição dos equipamentos da praça Iocalizada na Rua Angelo Rigolino, Rua Sonia Bodziak e continuação da Rua Sílvio Skraba.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5847/indicacao_106_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5847/indicacao_106_2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine às Secretarias Municipais competentes para que realizem os estudos necessários e tomem as devidas providências visando o estudo para a urbanização, com calçamento, paisagismo, implantação de ciclovia e rotatória no cruzamento das Ruas Avestruz e Gralha Azul - Bairro Capela Velha.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5848/indicacao_107_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5848/indicacao_107_2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine às Secretarias Municipais competentes para que realizem os estudos necessários e tomem as devidas providências visando os serviços de Limpeza na Rua Andorinha entre as Ruas Arapongas e Flamingo-Bairro Capela Velha.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5849/indicacao_108_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5849/indicacao_108_2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine às Secretarias Municipais competentes para que realizem os estudos necessários e tomem as devidas providências visando os serviços de roçada na rua José Francisco Azevedo, no Jardim Marcelino, bairro Capela velha.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5886/indicacao_109_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5886/indicacao_109_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, instalação de travessia elevada na Rua das Dálias, entre as Ruas Margarida e Brinco de Cigana, no Bairro Campina da Barra.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5884/indicacao_110_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5884/indicacao_110_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada a manutenção e melhoria da iluminação pública e instalação de lâmpadas de LED na Rua Ponta Grossa - Iguaçú.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5881/indicacao_111_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5881/indicacao_111_2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito MunicipalHissam Hussein Dehaini, para determinar à Secretaria competente a criação de mais um horário de ônibus pela manhã para a Iocalidade do Ipiranga, na área rural.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar à Secretaria competente a reforma e manutenção dos banheiros Iocalizados na Praça do Seminário, assim como a disponibilização de um funcionário para atendimento e limpeza do local.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5969/indicacao_113-2020_2.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5969/indicacao_113-2020_2.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada a instalação de luminárias de LED na Rua Antonio Fila, entre as Ruas Pedro Czanovski e Paulo Gomes de Azevedo - Campina das Pedras.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5838/indicacao_114_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5838/indicacao_114_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Urbanismo, faça um estudo para melhorar a sinalização vertical e horizontal no cruzamento das ruas Silvio Cantele e Avestruz no Jardim Califórnia.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5839/indicacao_115_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5839/indicacao_115_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Educação, viabilize a instalação de uma cobertura na quadra de areia e no parquinho da Escola Municipal Professora Silda Sally.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5836/indicacao_116_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5836/indicacao_116_2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Educação, viabilize a instalação de bebedouros na Escola Municipal Professora Silda Sally.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5840/indicacao_117_2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5840/indicacao_117_2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini para que determine às Secretarias Municipais competentes para que realizem os estudos necessários e tomem as devidas providências visando os serviços de roçada na rua Minas Gerais, no bairro Costeira.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6012/indicacao_118-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6012/indicacao_118-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal competente, expediente referente a compra de cadeiras de rodas para a UPA.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5902/indicacao_119-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5902/indicacao_119-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissan Hussein Dehaini, através da Secretaria correspondente, solicitando providências para instalação de ar-condicionado nas capelas mortuárias dos cemitérios Central e Jardim Independência.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5905/indicacao_120-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5905/indicacao_120-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, solicitando providências para a revitalização do Rio Chimbituva.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5962/indicacao_121-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5962/indicacao_121-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tapados os buracos na Rua Lourdes Belniok Brongel, esquina com a Manoel Ribas.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6112/indicacao_122-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6112/indicacao_122-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Saúde, adquira novas cadeiras de rodas para a UPA- Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5967/indicacao_123-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5967/indicacao_123-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Urbanismo, promova o calçamento em toda a extensão da rua João Túlio no bairro Boqueirão em Araucária- PR.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5963/indicacao_124-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5963/indicacao_124-2020.pdf</t>
   </si>
   <si>
     <t>Solicita um estudo de viabilidade para alterar o sentido da via sentido duplo, para sentido único em toda extensão da Rua Major Sezino Pereira de Souza, centro (entre a Rua Coronel Antônio Xavier e Expedicionários Brasileiros)</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6013/indicacao_125-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6013/indicacao_125-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito  Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal competente, expediente referente ao patrulhamento reforçado da Guarda Municipal, no Bairro Thomaz Coelho, no periodo das 15h •s 19h, por motivo de assaltos consecutivos.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6014/indicacao_126-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6014/indicacao_126-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado um funcionário para atendimento e limpeza dos banheiros localizados na praça são vicente de Paula.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>Solicita a revitalização das calçadas da rua Frederico Basso, entorno a Prefeitura Municipal de Araucária.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6030/indicacao_128-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6030/indicacao_128-2020.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de travessia elevada na Rua Manoel Ribas nas proximidades da Escola de educação infantil e Fundamental Sementinha de Ouro no bairro, Cachoeira.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6032/indicacao_129-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6032/indicacao_129-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para colocação de lombadas e calçadas no prolongamento da Avenida dos Pinheirais n° 565 em frente à empresa Ingersoll Rand, Estaçåo</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6022/indicacao_130-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6022/indicacao_130-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova roçada e limpeza nas proximidades do Condomínio Residencial Parque Constance, Localizada na Rua Minas Gerais, no trecho do n°646 sentido com a esquina da Rua Artur Klas - Costeira - Araucária - Pr.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6023/indicacao_131-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6023/indicacao_131-2020.pdf</t>
   </si>
   <si>
     <t>Requer á Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI, para que, por intermédio das secretárias competentes, promova roçada,  limpeza e retirada de entulho na Rua Theóphilo Schaikoski, no trecho da Rua Celso Silva, Jardin Turim, Campina da Barra- Araucária - Pr.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6027/indicacao_132-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6027/indicacao_132-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada a instalação de luminárias de LED na Rua Londrina - Iguaçu.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6028/indicacao_133-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6028/indicacao_133-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada a instalação de luminárias de LED na Rua Paulina Condessa Ferreira - Costeira.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6038/indicacao_135-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6038/indicacao_135-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para recape e revitalização asfáltica na Rua Daniel Signoreto Rodrigues, bairro Fazenda Velha.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6042/indicacao_136-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6042/indicacao_136-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes a instalação de mais uma lixeira comunitária, na Rua Augusto Borkowski, Bairro de Campina das Pedras, em frente ao Tulipas Eventos.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6043/indicacao_137-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6043/indicacao_137-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes a mudança do local do Ponto de Ônibus, localizado na Rua Augusto Borkowski, Bairro de Campina das Pedras, em frente ao Tulipas Eventos.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6044/indicacao_138-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6044/indicacao_138-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes a instalação de travessia elevada localizado na Rua Augusto Borkowski, bairro de Campina das Pedras, em frente ao Tulipas Eventos.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6046/indicacao_139-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6046/indicacao_139-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes providenciem vagas de estacionamento Exclusivas para Transporte Escolar, no portão de entrada e saída do Colégio Estadual Júlio Szymanski, na Rua Lourenço Jaciocha.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6076/indicacao_140-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6076/indicacao_140-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Urbanismo expediente referente à instalação de dispositivo  de semáforo na intersecção  das Ruas Avestruz e Gralha Azul, Bairro Capela Velha.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6067/indicacao_141-_fabio_pedroso.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6067/indicacao_141-_fabio_pedroso.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado expediente ao Senhor Prefeito de Araucária, Hissan Hussein Dehaini, para determinar as Secretárias competentes que seja realizada a manutenção e patrolamento na localidade da Capoeira Grande nas seguintes coordenadas 25°43'33.8"S 49°25'54.6"W  5.726052, -49.431832.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6047/indicacao_142-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6047/indicacao_142-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada a substituição da Lixeira Comunitária localizada na região de Capinzal conforme mapa em anexo indicando a localização.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6048/indicacao_143-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6048/indicacao_143-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, seja realizada a troca das lâmpadas na Rua Papoulas na altura do n ° 1895, bairro Campina da Barra no Jardim Tupy -Araucãria-PR, que encontram-se queimadas.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6083/indicacao_144-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6083/indicacao_144-2020.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza e manutenção da Praça do Maranhão Iocalizada na Rua Francisco Drewniak esquina com a Rua Antônio Pereira Bastos.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6082/indicacao_145-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6082/indicacao_145-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a roçada e limpeza do terreno Iocalizado na Rua Martins Deda; Bairro Chapada.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6068/indicacao_146-2020_fabio_pedroso.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6068/indicacao_146-2020_fabio_pedroso.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado expediente ao Senhor Prefeito de Araucária, Hissan Hussein Dehaini, para determinar as Secretárias competentes que seja realizada a manutenção e patrolamento na localidade da Lagoa Grande, nas seguintes coordenadas 25°41'46.7"S 49°27'51.4"W (-25.696314•-49.4642641.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6069/indicacao_148-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6069/indicacao_148-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, para que, através da (s) secretaria (s) correspondente (s), solicite a revitalização das calçadas da Rua Targino Silva, Porto das Laranjeiras, bem como a realocação dos postes ou ampliação das calçadas presentes no mesmo logradouro.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6070/indicacao_149-2020_amanda_nassar.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6070/indicacao_149-2020_amanda_nassar.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini que, através da secretaria_x000D_
 competente, para que seja realizada a instalação de postes de iluminação pública de lâmpadas de LED na Rua Aristides Ferreira, Jardim Iguatemi.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6088/indicacao_150-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6088/indicacao_150-2020.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO HISSAN HUSSEN DEHAINI, SOLICITANDO A REVITALIZAÇÃO DA QUADRA DE ESPORTES DA UNIDADE BÁSICA DE SAÚDE DO SANTA MONICA, COM A CRIAÇÃO DE ACESSO (PORTÃO DE ENTRADA) PARA PEDESTRES E CICLISTAS AO PARQUE CACHOEIRA, PROVIDENCIANDO CALCADAS E ILUMINAÇÃO NO LOCAL.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6089/indicacao_151-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6089/indicacao_151-2020.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO HISSAN HUSSEIN DEHAINI, SOLICITANDO A REVITALIZAÇÃO DAS CALCADAS DE TODA A EXTENSÃO DA AVENIDA MANOEL RIBAS, PRINCIPALMENTE, NO TRECHO ENTRE A ROTATÓRIA DO CONJUNTO MARANHÃO E O SEMÁFORO DA RUA SÃO VICENTE DE PAULO, COM ROCADA DA VEGETAÇÃO, TROCA DAS CALÇADAS E GUIAS DE MEIO FIO COM ACESSIBILIDADE, BEM COM, INSTALAÇÃO DE LIXEIRAS.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6071/indicacao_152-2020_aparecido.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6071/indicacao_152-2020_aparecido.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado expediente ao Excelentissimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Municipio de Araucaria, através da Secretaria Municipal de Urbanismo, promova o calçamento corte de grama e iluminação  em toda a extensão da rua dos Funcionários Bairro Campina da Barra /Araucária-PR.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6073/indicacao_153-2020_aparecido.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6073/indicacao_153-2020_aparecido.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado expediente ao Excelentissimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Municipio de Araucaria, através da Secretaria Municipal de Urbanismo, promova o calçamento em toda a extensão da rua Aristóteles Busquete Bairro Campina da Barra Araucária-PR.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6074/indicacao_154-2020_pedroso.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6074/indicacao_154-2020_pedroso.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, que seja realizada uma nova edificação da Unidade Básica de Saúde Dona Terezinha Gonçalves Rodrigues - ESF, ou a busca por um novo imóvel que possa atender toda estrutura necessária desta UBS.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6075/indicacao_155-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6075/indicacao_155-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada a Roçada na Rua José Tyrka no bairro Sabia.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6090/indicacao_157-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6090/indicacao_157-2020.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO HISSAN HUSSEIN DEHAINI POR MEIO DA SECRETARIA COMPETENTE, SOLICITANDO A REALIZAÇÃO DE CREDENCIAMENTO DE CLÍNICAS VETERINÁRIAS LOCALIZADAS NO MUNICÍPIO DE ARAUCÁRIA, PARA A REALIZAÇÃO DE CASTRAÇÃO DE CÃES E GATOS QUE ENCONTRAM-SE EM ESTADO DE VULNERABILIDADE.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6176/indicacao_158-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6176/indicacao_158-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, seja realizada a troca das lâmpadas atuais para lâmpadas de led, na Rua Alberto Lesniowski travessa com a Rua Minas Gerais, bairro Costeira - Jardim Gralha Azul- Araucária-PR, que encontram-se queimadas</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6177/indicacao_159-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6177/indicacao_159-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, seja realizada a troca das lâmpadas atuais para lâmpadas de led, na Rua Alfredo Voss travessa com a Rua Minas Gerais, bairro Costeira - Jardim Gralha Azul -Araucária-PR, que encontram-se queimadas.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6178/indicacao_160-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6178/indicacao_160-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, que Promova a troca das lâmpadas atuais para as lâmpadas de led na Rua, Francisco do Vale Joslim, pois conforme moradores do Bairro costeira -jardim Gralha Azul as mesmas se encontram queimadas e com mau funcionamento.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6252/indicacao_161-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6252/indicacao_161-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, que Promova a pavimentação asfáltica e retorno na Rua Luiz Karas na altura do n°181 - Jardim Primavera, pois se trata de uma rua sem saída que dá acesso à Escola Municipal Elírio Alves Pinto, tornando difícil a circulação de transportes escolares e outros veículos que ali acessam.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6191/indicacao_162-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6191/indicacao_162-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, que Promova a instalação de semáforo e manutenção de bueiro entre o cruzamento da Rua Minas Gerais com a Rua Presidente Costa e Silva - BAIRRO COSTEIRA, onde há grande fluxo de veículos e pedestres dificultando a passagem dos mesmos.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6190/indicacao_163-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6190/indicacao_163-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, que Promova a troca das lâmpadas atuais para as lâmpadas de led na Rua Pedro Budziak, pois conforme moradores do Bairro costeira -jardim Gralha Azul as mesmas se encontrão queimadas e com mau funcionamento.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6189/indicacao_164-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6189/indicacao_164-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAIVl HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, que Promova a troca das lâmpadas atuais para as lâmpadas de led na Rua Leonardo Piska , pois conforme moradores do Bairro costeira -jardim Gralha Azul as mesmas se encontrão queimadas e com mau funcionamento.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6087/indicacao_168-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6087/indicacao_168-2020.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um estudo que venha viabilizar uma reforma nos centros de especialidades médicas e odontológicas do Município de Araucária,_x000D_
 visando um melhor atendimento a pacientes com riscos e suspeitas de COVlD-19.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6086/indicacao_169-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6086/indicacao_169-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para que o mesmo execute um decreto estabelecendo as medidas para amenizar os impactos econômicos do coronavírus, com prazo de 90 dias.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6085/indicacao_170-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6085/indicacao_170-2020.pdf</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6095/indicacao_171-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6095/indicacao_171-2020.pdf</t>
   </si>
   <si>
     <t>Solicito a disponibilização de um cartão social para alimentação aos catadores de materiais de recicláveis durante o período em que a coleta seletiva estiver suspensa.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6097/indicacao_172-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6097/indicacao_172-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Ampliação do Valor de crédito para os Empreendedores do Município de Araucária</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6096/indicacao_173-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6096/indicacao_173-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a suspensão temporária das taxas de lixo, água, luz e dos impostos municipais nos próximos 90 (noventa) dias.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6105/indicacao_174-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6105/indicacao_174-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que viabilize a vacina contra a H1N1 para todos os_x000D_
 trabalhadores que estão trabalhando neste momento difícil da Pandemia.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6102/indicacao_175-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6102/indicacao_175-2020.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a limpeza da cidade com água e hipoclorito de sódio e com água misturada com peróxido de hidrogênio, para a desinfecção das UBS's, UPA, HMA, demais ambientes hospitalares, terminais e pontos de ônibus</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6145/indicacao_176-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6145/indicacao_176-2020.pdf</t>
   </si>
   <si>
     <t>Solicito que crie no site da Prefeitura Municipal de Araucária um link exclusivo para prestação de contas relacionadas as ações do COVID -19.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6146/indicacao_177-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6146/indicacao_177-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado o serviço de roçada, manutenção e melhoria no ponto de ônibus Rodovia do Xisto. (em frente a Wensky Beer Cervejaria).</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6147/indicacao_178-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6147/indicacao_178-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado a construção de uma calçada para travessia de pedestre no canteiro da Rodovia do Xisto.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6148/indicacao_179-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6148/indicacao_179-2020.pdf</t>
   </si>
   <si>
     <t>Solicito a troca da boca de lobo Iocalizada na Rua Edmundo Gonçalves Ferreira.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6149/indicacao_180-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6149/indicacao_180-2020.pdf</t>
   </si>
   <si>
     <t>asfáltica, drenagem, sinalização Solicito a pavimentação urbanização, serviços de calçadas, acessibilidade, e paisagismo na Rua Francisco Galarda, em  oda sua extensão até a Represa do Passaúna.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6150/indicacao_181-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6150/indicacao_181-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de auxílio natalidade para atender as necessidades advindas de situações de vulnerabilidade sociais, ocasionada por nascimento de_x000D_
 membro da família.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6151/indicacao_182-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6151/indicacao_182-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do benefício de auxílio funeral, que poderá ser concedido sob forma de pecúnia ou prestação de serviços por meio de contratação de empresas no ramo de atividades funerárias.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6152/indicacao_183-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6152/indicacao_183-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do beneficio da vulnerabilidade temporária, para atender famílias e indivíduos com acesso precário ou nulo as necessidades_x000D_
 humanas básicas, advindas de situações de vulnerabilidades temporárias e riscos sociais para garantir os direitos à cidadania.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6153/indicacao_184-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6153/indicacao_184-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do beneficio eventual em situação de calamidade pública.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6154/indicacao_185-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6154/indicacao_185-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a fabricação de mascaras de pano através das máquinas de costura da Secretaria Municipal de Trabalho e Emprego, para ajudar no combate ao COVID-19.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6155/indicacao_186-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6155/indicacao_186-2020.pdf</t>
   </si>
   <si>
     <t>Solicita um estudo para aplicação de medidas que permitam a volta do funcionamento do comércio no município de Araucária.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6179/indicacao_187-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6179/indicacao_187-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, que Promova a instalação de semáforo no cruzamento da Rua Pedro Burkoski e Rua Das Flores com a Rua Maranhão e Rua Minas gerais - BAIRRO COSTEIRA, onde há grande fluxo de veículos e pedestres dificultando a passagem dos mesmos.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6180/indicacao_188-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6180/indicacao_188-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, que Promova a implantação de redutores de velocidade (Tartarugas) no cruzamento da Rua Archelau de Almeida Torres com a Rua Artur Klass - Bairro Costeira, pois há necessidade que o indicado possa ser utilizado com segurança na travessia de pedestres, evitando que haja algum acidente e atropelamentos no local</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6181/indicacao_189-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6181/indicacao_189-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DENAINI para que, por intermédio das Secretarias_x000D_
 competentes, que Promova a implantação de redutores de velocidade (Tartarugas) no cruzamento da Rua Begônia com a Rua das Orquídeas- Bairro CAMPINA DA BARRA, pois há necessidade que o indicado possa ser utilizado com segurança na travessia de pedestres, evitando que haja algum acidente e atropelamentos no local</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6175/indicacao_190-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6175/indicacao_190-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal competente, expediente referente à verificação da drenagem, na Rua Dom Manoel da Silveira Delboux, próximo ao número 260, Jardim Alvorada Thomaz Coelho.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6182/indicacao_191-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6182/indicacao_191-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, que promova a instalação de retorno na Rua Arlai Ozório Vicente, pois se trata de uma rua sem saída que dá acesso ao CMEI- Professora Maria Izabel Hempkemaier- Jardim Esperança, tornando difícil a circulação de transportes escolares e outros veículos que ali acessam.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6185/indicacao_193-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6185/indicacao_193-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, seja realizada a manutenção das lâmpadas Iocalizadas na quadra de Society, Rua Mato Grosso ao lado do posto de saúde Shangri-lá - Bairro Iguaçu - Araucária-PR, que encontram-se queimadas.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, Promova a Pavimentação da Rua Trombetas- Jardim da Natureza- CAMPINA DA BARRA, pois a mesma encontra-se com buracos que impedem a fácil circulação de veículos e risco aos moradores podendo ocasionar algum acidente.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6187/indicacao_195-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6187/indicacao_195-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, promova a pavimentação e manutenção de bueiro da Rua Prefeito José Tadeu Saliba - COSTEIRA, pois a mesma encontra-se com buracos que impedem de veículos transitarem adequadamente e risco aos moradores podendo ocasionar algum acidente.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6188/indicacao_196-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6188/indicacao_196-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, Promova a Pavimentação da Rua Bortolo basso - CAMPINA DA BARRA, na altura do n°123 próximo ao Condomínio Residencial Annapolis até a Rua Jardineira pois a mesma encontra-se parcialmente pavimentada e dificulta a passagem de carros nesse trecho.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6184/indicacao_197-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6184/indicacao_197-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaine, solicitando providências acerca da viabilidade de incluir no DECRETO N° 34.440, DE 13 DE ABRIL DE 2020, o uso obrigatório de máscaras.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6199/indicacao_198-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6199/indicacao_198-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaine, solicitando providências acerca da higienização dos ônibus e terminais rodoviários, com produtos adequados para higienização.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6198/indicacao_199-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6198/indicacao_199-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaine, solicitando providências acerca higienização de parquinhos, praças e academias ao ar livre, com produtos adequados para higienização.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6287/indicacao_200-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6287/indicacao_200-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao Senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, que suspenda a cobrança do IPTU deste ano de 2020 e que seja parcelado e sem juros para o próximo ano.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>Ben Hur, Lucia de Lima</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6255/indicacao_201-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6255/indicacao_201-2020.pdf</t>
   </si>
   <si>
     <t>REQUEREM A MESA QUE SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO HISSAN HUSSEIM DEHAINI POR MEIO DAS SECRETARIAS COMPETENTES, SOLICITANDO QUE SEJA CRIADO E CONCEDIDO, GRATIFICAÇÃO POR ATIVIDADES ESSENCIAL A SER PAGA AOS SERVIDORES EM REGULAR EXERCÍCIO DE ATIVIDADES NAS ÁREAS DE SAÚDE E SEGURANÇA PÚBLICA NO PERÍODO DO ESTADO DE EMERGÊNCIA DE SAÚDE E SEGURANÇA PÚBLICA, DO MUNICÍPIO DE ARAUCÁRIA, DEVIDO A PANDEMIA COVID-19</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6196/indicacao_203-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6196/indicacao_203-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaine, solicitando providências acerca da higienização de locais públicos de atendimento na área de saúde, com produtos adequados para higienização.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6195/indicacao_204-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6195/indicacao_204-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaine, solicitando providências acerca da higienização de locais públicos, com produtos adequados para a higienização.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6194/indicacao_205-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6194/indicacao_205-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaine, solicitando providências acerca da higienização de logradouros e abrigos de ônibus e táxis, com produtos adequados para higienização.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6183/indicacao_206-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6183/indicacao_206-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, solicitando providências para implantação de um remanso para estacionamento de veículos na Rua Miguel Bertolino Pizato esquina com a Av. Curitiba, altura do número 2168.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6320/indicacao_207-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6320/indicacao_207-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para revitalização e instalação de iluminação pública na Rua José Cheinfert, Bairro Barigui</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6210/indicacao_209-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6210/indicacao_209-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, promova a limpeza bem como a canalização do esgoto que se encontra a céu aberto no final da Rua Manoel Ribas próximo ao número 4468 , Bairro Costeira - Araucãria - Pr</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6212/indicacao_210-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6212/indicacao_210-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento à Secretaria de Obras Públicas e Transportes, expediente_x000D_
 referente a necessidade de Patrolamento em toda a extensão da Rua Boles Tonchak, bairro Boqueirão.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6213/indicacao_211-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6213/indicacao_211-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que a Secretaria Municipal de Esportes, com a Secretaria Municipal de Obras, promova a reforma da Quadra Poliesportiva do Bosque situado na rua dos Funcionários com esquina da rua Gerânios, Bairro Campina da Barra /Araucária-PR.</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6215/indicacao_212-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6215/indicacao_212-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal Competente, promova a limpeza do Bosque situado na rua dos Funcionários com esquina da rua Gerânios, Bairro Campina da Barra /Araucária/PR</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6227/indicacao_213-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6227/indicacao_213-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado expediente ao Senhor Prefeito de Araucária, Hissan Hussein Dehaini, para determinar as Secretarias competentes que seja realizada a mudança do ponto de coleta resíduos de lixo orgânico na localidade da Lagoa Grande, nas seguintes coordenadas 25°41'46.7"S 49°27'51.4"W (-25.696314,-49.464264)</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6219/indicacao_214-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6219/indicacao_214-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaìne, solicitando, a distribuição de máscaras para a população em vulnerabilidade social</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6278/indicacao_215-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6278/indicacao_215-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do poste de iluminação na Rua Maria Antonieta Saliba Costa, Jardim Laranjeiras.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6228/indicacao_217-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6228/indicacao_217-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada das placas indicativas de lombada na Rua da Tulipas, bairro Campina da Barra.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6229/indicacao_218-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6229/indicacao_218-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaine, solicitando, a instalação de bancos no parquinho situado no encontro entre a Av. das Araucárias e José Lemos, Thomaz Coelho.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6284/indicacao_219-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6284/indicacao_219-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria Municipal do Meio Ambiente, solicite providências para roçada na Rua João do Vale Lemos,  Bairro Cachoeira, ao lado do Parque Cachoeira.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6239/indicacao_220-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6239/indicacao_220-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado o expediente ao Excelentissimo Senhor  Prefeito Hissam Hussein Dehaini, solicitando que a Secretaria Municipal de Obras Públicas, promova a limpeza e desobstrução da galeria pluvial, Iocalizada na rua Alagoas ao lado do número 1226, no Jd Fonte Nova.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6279/indicacao_221-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6279/indicacao_221-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal Competente, a verificação de rede de abastecimento de Aguá na Campo Thomaz que esta Localizada a 2 km da avenida Pedro Euzébio Lemes (Estrada do Tiete)</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6241/indicacao_222-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6241/indicacao_222-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de redutor de velocidade junto a sinalização horizontal e vertical na Rua Miguel Sirota Vila do Sossego - Lagoa Grande.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6242/indicacao_223-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6242/indicacao_223-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de redutor de velocidade junto a sinalização horizontal e vertical na Rua Olivier Cabrini - Lagoa Grande.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6243/indicacao_224-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6243/indicacao_224-2020.pdf</t>
   </si>
   <si>
     <t>solicita a colocação de redutor de velocidade junto a sinalização horizontal e vertical na Rua Olivier Cabrini - Capinzal</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6244/indicacao_225-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6244/indicacao_225-2020.pdf</t>
   </si>
   <si>
     <t>solicita a colocação de redutor de velocidade junto a sinalização horizontal e vertical na Rua Olivier Cabrini-  Campina das Palmeiras.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6245/indicacao_226-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6245/indicacao_226-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a execução do conserto da tela que cerca o parque Cachoeira, na Av Manoel Ribas, próximo a rua Leonardo Jodo Wieczorkowsld</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6253/indicacao_227-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6253/indicacao_227-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. St. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias_x000D_
 competentes, seja realizada a implantação de semáforo no cruzamento da Rua Carlos Vicente Zapxon com a Rua Maranhão e Archelau de Almeida Torres - BAIRRO COSTEIRA - Araucária-PR, pois o local tem um fluxo intenso de veículos e pedestres.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6254/indicacao_228-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6254/indicacao_228-2020.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA REALIZADA A MANUTENÇÃO PREVENTIVA EM TODAS AS ESCOLAS E CMEIS DO MUNICÍPIO DE ARAUCÁRIA, BEM COMO, A INSTALAÇÃO DOS EQUIPAMENTOS DE HIGIENE E ASSEPSIA NECESSÁRIOS.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6258/indicacao_229-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6258/indicacao_229-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que a Secretaria Municipal de Esportes, com a Secretaria Municipal de Obras, promova a reforma ou a substituição do do parquinho da Igreja São Sebastião no bairro Rio Verde Acima, na comunidade Faxinal do tanque em Araucária-PR.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6260/indicacao_230-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6260/indicacao_230-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, para que cumpra o Decreto Judiciário 172/2020, que suspende as ordens de reintegração de posse em comunidades por tempo determinado.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6261/indicacao_231-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6261/indicacao_231-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, para que suspenda os pagamentos das prestações da Cohab, por 120 dias.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6289/indicacao_232-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6289/indicacao_232-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, para que seja realizada a pavimentação na Rua: Caminho dos tropeiros, na lateral da Escola do Campo Municipal Rural São João Sperandio.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6288/indicacao_233-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6288/indicacao_233-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao Senhor Prefeito Hissan Hussein Dehaini, a seguinte sugestão: suspenda a cobrança de prestações de financiamentos, bem como se abstenha de promover a realização de despejos, em meio à pandemia da COVID-19, por no mínimo 90 dias.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6271/indicacao_234-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6271/indicacao_234-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de luminária pública em uma rua próxima à Avenida Pedro Eusébio Lemos, no Bairro Tietê, como apresentado no mapa.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6263/indicacao_235-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6263/indicacao_235-2020.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA QUE SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR PREFEITO HISSAN HUSSEIN DEHAINI POR MEIO DAS SECRETARIAS COMPETENTES, SOLICITANDO A CRIAÇÃO DE BENEFICIO SOCIAL EVENTUAL A IDOSOS QUE CONTRIBUAM COM A FORMAÇÃO DA RENDA FAMILIAR, A VIGER DURANTE SITUAÇÃO DE EMERGÊNCIA DO MUNICÍPIO DE ARAUCÁRIA EM DECORRÊNCIA DA PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6267/indicacao_236-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6267/indicacao_236-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, junto a Secretaria Municipal do Meio Ambiente, promova a retirada de entulhos e colocação de placas indicativas com os dizeres, 'Proibido jogar Lixos e Entulhos', mencionando a devida lei Municipal, em área Iocalizada na Rua das Flores esquina com a Av. da Natureza no Bairro Campina da Barra.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6286/indicacao_238-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6286/indicacao_238-2020.pdf</t>
   </si>
   <si>
     <t>Requerem à mesa em complementação à Indicação n° 201/2020, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, por meio das secretarias competentes , solicitar com urgência a criação e concessão de gratificação por atividade essencial a todos os servidores municipais, em regular exercício, no período do estado de emergência de saúde pública do Município de Araucária, devido a pandemia do COVID-19</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6291/indicacao_239-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6291/indicacao_239-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a substituição do toldo do Centro Estadual de Educação Básica para Jovens e Adultos (CEEBJA)</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6292/indicacao_240-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6292/indicacao_240-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Dehaini, solicitando as devidas providências necessárias para esta valeta (foto anexa), seja ela (manilhamento) ou outra, para prevenir risco de contaminação das pessoas, o qual pode gerar vários tipos de doenças.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6280/indicacao_241-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6280/indicacao_241-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para instalação de parquinhos para crianças na praça do Jardim Shangri-lá, situado ao lado da Cancha poliesportiva.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6281/indicacao_242-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6281/indicacao_242-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para instalação de parquinhos para crianças na praça do Jardim Tayrá, situado ao lado da Pista Skate.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6282/indicacao_243-2020_corrigida.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6282/indicacao_243-2020_corrigida.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hìssam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para instação de parquinhos para crianças na praça João Skraba situado ao lado da Escola Maria Luiza na Estação.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6283/indicacao_244-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6283/indicacao_244-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para instalação de parquinhos para crianças no Jardim Fonte Nova.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6336/indicacao_246-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6336/indicacao_246-2020.pdf</t>
   </si>
   <si>
     <t>Solicita um estudo que viabilize a implantação de meios eficazes de segurança, de modo a evitar acidentes na Avenida Avestruz, bairro Capela Velha.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6315/indicacao_248-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6315/indicacao_248-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através das Secretarias correspondentes, solicite um estudo de viabilidade para a instalação de cobertura e a colocação de piso de borracha com espessura de 40 mm, conforme modelos no Anexo I na Quadra de esportes do CMAEE-AI Joelma,- no Município de Araucária,</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6296/indicacao_250-2020_tatiana.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6296/indicacao_250-2020_tatiana.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao Senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, estudos para a disponibilização de auxílio financeiro temporário aos artesãos, feirantes e ambulantes em virtude dos impactos sociais e econômicos ocasionados pela pandemia de COVID-19.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6298/indicacao_251-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6298/indicacao_251-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para instalação de parquinhos para crianças, na praça João Assef situado no bairro Estação.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6302/indicacao_252-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6302/indicacao_252-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal competente, promova a revitalização e pavimentação asfáltica, calçamento, sinalização, instalação de galeria pluvial e rede de esgoto, em toda extensão da rua Alfredo Rodrigues, no bairro Capela Velha.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6301/indicacao_253-2020_ben_hur.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6301/indicacao_253-2020_ben_hur.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a roçada da área situada em frente à Rua Leonardo Karas 471, esquina com Teodoro Santini Pietrovics, Bairro Porto das Laranjeiras</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6318/indicacao_254-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6318/indicacao_254-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para Revitalização da Cancha, na praça João Assef situado no bairro Estação.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6305/indicacao_255-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6305/indicacao_255-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para que determine a secretaria competente a realocação das tendas que foram locadas pela Secretaria Municipal de Saúde para vacinação Drive Thru a instalação das mesmas em frente as agências bancarias.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6306/indicacao_256-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6306/indicacao_256-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para que determine à Secretaria de Urbanismo para que seja realizado uma extensão da rede de iluminação pública, na Travessa da Rua João Mikosz próximo ao número 388, CEP 83.706-770 no Bairro São Miguel</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6311/indicacao_257-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6311/indicacao_257-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Husseìn Dehaini, através da Secretaria correspondente, que solicite a troca da pintura da faixa amarela por branca com vaga para estacionar, situado a Rua Pedro de Alcântara Meira em frente ao número 572.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6317/indicacao_258-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6317/indicacao_258-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para instalação de um novo parquinho para criança na praça do Parque Comunitário do Costeira no Jardim Santa Jardim Eulália.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6316/indicacao_259-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6316/indicacao_259-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para instalação de um parquinho para criança, na esquina da Rua Mato Grosso com a Rua Rio de Janeiro, onde encontrasse um terreno ocioso.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6307/indicacao_260-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6307/indicacao_260-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, que realize a desinfecção das ruas com maior circulação de pessoas, como forma de prevenir o contágio pelo Coronavírus.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6310/indicacao_261-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6310/indicacao_261-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a construção de redutor de velocidade e/ou travessia elevada nas ruas que dão acesso à Escola Municipal Professor Arlindo Milton Druszcz, situada a Rua Faizão com a Rua Silvio Cantelle, Bairro Capela Velha.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6313/indicacao_262-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6313/indicacao_262-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para instalação de uma academia Calistênica na praça da Bíblia, situada no bairro Fazenda Velha.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6312/indicacao_263-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6312/indicacao_263-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para instalação de uma academia Calistênica, na praça do Tayrá, situada no bairro Cachoeira.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6314/indicacao_264-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6314/indicacao_264-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para instalação de uma academia Calistênica, próximo às churrasqueiras, situada no Parque Cachoeira.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6332/indicacao_265-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6332/indicacao_265-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para que determine às Secretarias competentes para que seja realizado um estudo de viabilidade e trafegabilidade nas vias mencionadas abaixo, para que seja realizado a pavimentação da via e os serviços de urbanização, contemplando os seguintes serviços: drenagem, calçamento, entradas de acessibilidade, sinalização e arborização. Ruas Padre Boleslau Bayer; Rua Miguel Jaraminski; e Rua João Mikosz.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6338/indicacao_266-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6338/indicacao_266-2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a expansão da rede de iluminação com lâmpadas de LED por toda a extensão das Ruas Padre Boleslau Bayer e Miguel Jaraminski, localizada na região do São Miguel .</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6391/indicacao_267-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6391/indicacao_267-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, que realize a instalação de um PLAYGROUND INFANTIL E ACADEMIA AO AR LIVRE, na cancha de areia situado entre as Ruas Joana Geraldelo e Emílio Cunha, no bairro Barigui.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6392/indicacao_268-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6392/indicacao_268-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, que realize a instalação de um PLAYGROUND INFANTIL E ACADEMIA AO AR LIVRE, na pracinha do Thomaz Coelho, localizado na rua Luiz Francheschi esquina com a rua Professora Leonor M. Busse.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6393/indicacao_269-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6393/indicacao_269-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, que realize a instalação de um PLAYGROUND INFANTIL, na praça Gilberto de Oliveira localizada em frente a Escola Estadual Agalvira B. Pinto, Rua Andorinha, nº 640, no Jardim Industrial.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6347/indicacao_270-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6347/indicacao_270-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Saúde, aquisição de kits de Contenção Psiquiátrico Humanizado para acamados na UPA- Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6354/indicacao_271-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6354/indicacao_271-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Saúde, disponibilize acesso ao sistema do HMA para a UPA Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6335/indicacao_273-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6335/indicacao_273-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para que determine às Secretarias competentes para que seja realizada a expansão da rede de iluminação com lâmpadas de LED por toda a extensão da Rua Olivir Cabrini, localizada na região do Capinzal.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6334/indicacao_274-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6334/indicacao_274-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para que determine as Secretarias competentes para que seja realizada a expansão da rede de iluminação com lâmpadas de LED por toda a extensão da Rua Antonio Brunatto Assef, localizada na região do Campina das Palmeiras.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6333/indicacao_275-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6333/indicacao_275-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para que determine à Secretaria de Urbanismo para que seja realizado a extensão da rede de iluminação pública de LED, na estrada localizada na Vila Vernick na região do Tietê.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6337/indicacao_276-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6337/indicacao_276-2020.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado expediente ao Senhor Prefeito Hissam Hussein Dehaini, para que determine à Secretaria competente que o local onde será instalado a Casa dos Conselhos da Educação seja nomeado com o nome da Senhora Lucy Moreira Machado.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6330/indicacao_277-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6330/indicacao_277-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para pavimentação  da Av. Cézar Hasselmann bairro Boqueirão.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6322/indicacao_278-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6322/indicacao_278-2020.pdf</t>
   </si>
   <si>
     <t>Requerem à mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a implantação e disponibilização de alimentação (buffet - almoço/jantar) para os funcionários e servidores da UPA- Unidade de Pronto Atendimento e Central de Ambulâncias do Município de Araucária.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6355/indicacao_279-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6355/indicacao_279-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria competente, Plano de Contingência em caso falta do Sistema IPM SAÚDE na UPA- Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6329/indicacao_280-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6329/indicacao_280-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal competente, providencie a compra com urgência de um Tomógrafo novo para o Hospital Municipal de Araucária.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6389/indicacao_281-2020_2.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6389/indicacao_281-2020_2.pdf</t>
   </si>
   <si>
     <t>Solicita à inclusão no planejamento da Prefeitura, para limpeza das calçadas na Av. das Araucárias, entre à Imcopa e o Terminal Vila Angélica.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6361/indicacao_282-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6361/indicacao_282-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo de viabilidade para a instalação de um ponto de ônibus na Rua Paulo Lúcio Zimmermann, na altura da Travessa do condomínio Green-Village.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6352/indicacao_283-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6352/indicacao_283-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentissimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal competente, promova a pavimentação asfáltica e sinalização em toda extensão da rua Miguel Grabowski, no bairro Passaúna.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6351/indicacao_284-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6351/indicacao_284-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria competente promova a roçada na calçada em toda a extensão da rua Xambre, no bairro Iguaçu, e também que seja feita uma notificação ao proprietário do terreno em frente ao número 508, para que seja feito a limpeza e cercamento do mesmo.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6350/indicacao_285-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6350/indicacao_285-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria competente, que instale um ponto de ônibus na rua Miguel Grabowski, no bairro Passaúna, ou nas proximidades.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6348/indicacao_286-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6348/indicacao_286-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal Competente, a verificação de rede de abastecimento de Água no Fazendinha (Estrada do Tiete)</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6340/indicacao_287-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6340/indicacao_287-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando revitalização da pavimentação asfáltica e o calçamento da Rua: Capitão Aristóteles Moreira, bairro Tindiquera-Araucária</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6341/indicacao_288-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6341/indicacao_288-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando as devidas providências necessárias para a limpeza deste local situado na Rua: Jose Gondek para prevenir risco de contaminação das pessoas o qual pode gerar vários tipos de doenças.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6359/indicacao_289-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6359/indicacao_289-2020.pdf</t>
   </si>
   <si>
     <t>Indico à secretaria competente a distribuição de um Kit compondo máscara de pano, sabonete, creme dental, sabão em barra, água sanitária, álcool em gel e outros produtos de higiene pessoal e limpeza às famílias que necessitam na Pandemia (COVID-19).</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6357/indicacao_291-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6357/indicacao_291-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal do Meio Ambiente, promova a poda de galhos da árvore na rua Saracura, em frente ao CAIC, Jd Califórnia, Bairro Capela Velha.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6346/indicacao_293-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6346/indicacao_293-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria competente, promova a pavimentação asfáltica da rua Flor de Lis, entre as ruas Vitória Regia e Avenida da Natureza no bairro Campina da Barra.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6344/indicacao_294-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6344/indicacao_294-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria competente, que instale uma academia ao ar livre e um parque infantil próximo ao CMEI - Centro Municipal de Educação Infantil Campina da Barra, localizado na Rua das FIores esquina com Rua das violetas.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6345/indicacao_295-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6345/indicacao_295-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria competente, promova a roçada e pintura no CMEI - Centro Municipal de Educação Infantil Campina da Barra, na Rua das Flores, no bairro Campina da Barra.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6390/indicacao_296-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6390/indicacao_296-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para recape e revitalização asfáltica contemplando os serviços de drenagem , calçadas, acessibilidade, sinalização e paisagismo na Rua José Leal De Oliveira, Bairro Thomaz Coelho</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6388/indicacao_297-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6388/indicacao_297-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria competente, promova a pavimentação asfáltica e sinalização de regulamentação do estacionamento do pátio da UPA.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6394/indicacao_298-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6394/indicacao_298-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para que determine à Secretaria competente a manutenção da grelha da boca de lobo, trocando-a por uma estrutura de metal, na Rua Luiz Francheschi em frente ao nº686, bairro Thomaz Coelho.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6395/indicacao_299-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6395/indicacao_299-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para que determine à Secretaria competente a troca das placas de identificação das ruas do Jardim Shangri-lá.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6379/indicacao_302-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6379/indicacao_302-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Saúde, viabilize a aquisição de máscaras faciais de coxim inflável para VNI, na UPA- Unidade de Pronto Atendimento</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6396/indicacao_303-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6396/indicacao_303-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para que determine as Secretarias competentes para que seja realizada a limpeza dos barrancos, se possível com motoniveladora nas Ruas Padre Boleslau Bayer, Miguel Jaraminski e João Mikosz, localizada na região do São Miguel.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6397/indicacao_305-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6397/indicacao_305-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Obras, realize a alteração da localização do ponto de ônibus próximo a igreja São Sebastião no Capinzal.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6413/indicacao_306-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6413/indicacao_306-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente, solicite providências acerca da instalação de uma academia ao ar livre na Rua Aleixo Budziak esquina com Rua João Batista Ribas.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6398/indicacao_307-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6398/indicacao_307-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Obras, realize o patrolamento da Avenida Pedro Eusébio Lemos, da região do Palmital até Fazendinha.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6399/indicacao_308-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6399/indicacao_308-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Esporte e Lazer a colocação de telas de proteção em torno do parquinho infantil da Rua Terezinha Olivia Casanova, no bairro Costeira.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6400/indicacao_309-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6400/indicacao_309-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Urbanismo a colocação de novas placas de indicação com nome da Rua Terezinha Olivia Casanova, no bairro Costeira.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6401/indicacao_310-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6401/indicacao_310-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Obras a colocação de lixeiras comunitárias na Rua Terezinha Olivia Casanova, no bairro Costeira, ao lado do parquinho infantil.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6424/indicacao_311-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6424/indicacao_311-2020.pdf</t>
   </si>
   <si>
     <t>Criação de um canal direto para a população no sítio da Prefeitura Municipal, COHAB e HMA-Hospital Municipal de Araucária; com a descrição "fato ou fake" a fim de proporcionar a população de Araucária. Solucionar/tirar dúvidas sobre notícias e informações relacionadas aos serviços Públicos prestados por estes órgãos; bem como, se essas informações são verdadeiras ou tratam-se de fake news.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6408/indicacao_313-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6408/indicacao_313-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, promova a pavimentação asfáltica na Rua Vereador Ludovino Gondek, no Rio Baixinho área rural de araucária -PR</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6417/indicacao_314-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6417/indicacao_314-2020.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência o reabastecimento dos poços de água, através do caminhão-pipa na localidade de Mato Dentro.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6416/indicacao_315-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6416/indicacao_315-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma rede de saneamento básico de água na região de Mato Dentro.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6412/indicacao_316-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6412/indicacao_316-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para implantação de redutores de velocidade na Rua João Assef- Estação.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6409/indicacao_317-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6409/indicacao_317-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova a construção de um ponto de ônibus, através do setor competente, na Rua Ana Dranca Druszcz na proximidade no Jardim Iguatemi, Bairro Boqueirão.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6410/indicacao_318-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6410/indicacao_318-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova a roçada na proximidade da Rua Ana Dranca Druszcz no Jardim Iguatemí,  Bairro Boqueirão</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6426/indicacao_320-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6426/indicacao_320-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para que determine à Secretaria competente a instalação de travessia elevada na Rua Miguel Bertolino Pizzato esquina com a Rua Espirito Santo localizada no bairro Iguaçu.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6428/indicacao_321-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6428/indicacao_321-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Urbanismo a manutenção das luminárias, na Avenida Pedro Euzébio Lemos, especificamente as 5 primeiras lâmpadas do lado direito, após o término do asfalto no bairro Palmital.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6430/indicacao_322-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6430/indicacao_322-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Urbanismo a verificação e manutenção das luminárias, na Estrada da Lagoa Grande.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6217/indicacao_323-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6217/indicacao_323-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação da Rua das Rosas no bairro Campina da Barra</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6433/indicacao_324-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6433/indicacao_324-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Obras a instalação de uma nova lixeira comunitária no bairro Fazendinha, no local apresentado no mapa.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Obras encaminhe a SANEPAR - Companhia de Saneamento do Paraná - um estudo para uma possível ampliação da rede de abastecimento, localizado na Fazendinha, para as comunidades de Campo Thomaz e Palmital.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine a Secretaria competente que seja realizada a instalação de uma Academia de Calistenia e uma Academia ao Ar Livre na praça João Skraba localizada na rua Dr. Vital Brasil, Jardim Dona Tereza (Estação).</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6435/indicacao_327-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6435/indicacao_327-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, estudos para a disponibilização de sinal Wifi nas Escolas e em pontos estratégicos para uso dos alunos devido COVID-19.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6436/indicacao_328-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6436/indicacao_328-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, autorizar veículos do transporte escolar urbano e táxi, a realizar transporte alternativo de passageiros no Município de Araucária durante a pandemia de Covid-19.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6479/indicacao_329-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6479/indicacao_329-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada obras para contenção da erosão existente no cruzamento das Ruas Paulo Gomes de Azevedo com a Presidente Juscelino Kubitscheck de Oliveira – Jardim Tropical – Bairro Porto Das Laranjeiras.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6480/indicacao_330-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6480/indicacao_330-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente que seja feita uma vistoria em conjunto com a SMOP e a Sanepar na rua Paulo Gomes de Azevedo, Jardim Dalla Torre, Bairro Passaúna, para verificar a situação de infiltração de água ou esgoto na via mencionada.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova a instalação de postes de Iluminação na Rua Papoulas - Jardim D'Ampezzo- Costeira- Araucária - PR, no cruzamento da Rua das Acácias na altura do n° 2307.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6438/indicacao_332-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6438/indicacao_332-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, promova a pavimentação asfáltica na Rua Papoulas – Jardim D'Ampezzo - Costeira - Araucária - PR, no cruzamento da Rua das Acácias na altura do n° 2307.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6439/indicacao_333-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6439/indicacao_333-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento à Secretaria Municipal de Obras, expediente referente a verificação da drenagem na Rua Mieceslau jociocha, próximo ao número 224, Bairro Thomaz Coelho.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6440/indicacao_334-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6440/indicacao_334-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento à Secretaria Municipal de Obras, expediente referente a verificação da drenagem na Rua José Zodoniak, próximo ao número 39, Bairro Thomaz Coelho.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6458/indicacao_335-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6458/indicacao_335-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a revitalização do calçamento com acesso a cadeirantes e arborização na Rua: João Polak e Antonio Panek no bairro Costeira, Conjunto Maranhão.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6459/indicacao_336-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6459/indicacao_336-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada a troca da tampa da rede de água pluvial na Rua José Tyrka próximo ao número 355, localizada no bairro Sabia.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6482/indicacao_337-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6482/indicacao_337-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Urbanismo que verifique o possível rebaixamento na calçada na Rua Ana Saliba Nassar, 296, Fazenda Velha.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6461/indicacao_338-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6461/indicacao_338-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que a Secretaria Municipal de Meio Ambiente, promova a limpeza do córrego localizado na rua Jacarezinho, em um terreno baldio ao lado do número 71, faça a verificação da possibilidade de fazer um cercamento na área e que também coloque uma placa informativa de “Proibido Jogar Lixo” no mesmo.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6462/indicacao_339-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6462/indicacao_339-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente, solicite providências para manutenção da calçada na Rua Roque Saad, 67 – Estação.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6538/indicacao_340-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6538/indicacao_340-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a Criação do Dia Municipal da Corrida de Cadeirantes.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6539/indicacao_341-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6539/indicacao_341-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o Dia Municipal de conscientização dos cuidados com a pessoa idosa.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6676/indicacao_342-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6676/indicacao_342-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a criação da Campanha Janeiro Branco, dedicada à realização de ações educativas e prevenção da Saúde Mental</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6670/indicacao_343-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6670/indicacao_343-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um Conselho Municipal de Proteção e Defesa dos Animais e o Fundo Municipal de Proteção e Defesa dos Animais .</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6811/indicacao_344-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6811/indicacao_344-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a proibição do exercício de cargo, emprego ou função pública por pessoa condenada por violência doméstica e familiar contra a mulher no âmbito do município de Araucária.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6671/indicacao_345-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6671/indicacao_345-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a obrigatoriedade de divulgação de informações acerca dos direitos da pessoa portadora de câncer.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6463/indicacao_346-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6463/indicacao_346-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, solicitando providências para implantação de remanso para estacionamento de veículos na Rua Miguel Bertolino Pizato, altura do número 2085.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6812/indicacao_347-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6812/indicacao_347-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a isenção do pagamento do IPTU aos portadores de Mal de Parkinson.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6464/indicacao_348-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6464/indicacao_348-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a verificação da drenagem na Rua Miguel Zdaniak, próximo ao número 39, Bairro Thomaz Coelho.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6467/indicacao_349-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6467/indicacao_349-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, que seja realizada estudo com objetivo de isentar ou adiar o pagamento de impostos, de casas de festas, Lounge Bar e outros comércios que estão com suas atividades suspensas devido a pandemia Covid-19.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6476/indicacao_350-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6476/indicacao_350-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaini, solicitando providências para que ocorra a revitalização, em toda sua extensão, da Rua João do Valle Lemos, bairro Cachoeira.</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6483/indicacao_352-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6483/indicacao_352-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, estudo para implantar o recebimento de receitas e tributos pelo Município de Araucária por meio de cartão de crédito e/ou débito</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6478/indicacao_353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6478/indicacao_353-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para implantação de via calma na Rua João Assef – Estação</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6484/indicacao_354-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6484/indicacao_354-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, que seja feito analise e pagamento Imediato as Empresas contratadas mediante Licitação Pública para os Serviços de Transportes Escolar no Município de Araucária, nos percentuais mínimos mensais de 40% sobre os respectivos Contratos, mesmo não havendo rodagem, os mesmos têm custos fixos de manutenção de frota e despesas administrativas não vinculadas a folha de pagamento de funcionários, inclusive encargos decorrentes, especialmente aqueles que em atendimento ao Edital, promovem renovação de frota e contratação de seguros, custos estes já não mais suportados pelos Contratos, e fazem parte do preço final. Todas impactadas pela paralisação do sistema em razão do Decreto de Calamidade Pública Motivado pela Pandemia do Covid 19.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6481/indicacao_355-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6481/indicacao_355-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, que seja alterado a classificação de risco máximo durante o período da pandemia covid 19, com aplicação do índice de 40% sobre o salário mínimo regional, nos moldes do disposto no artigo 192 da Consolidação da Leis Trabalhistas CLT, retroativo a data de Decreto, e com vigência inicial ate 31 de dezembro de 2020, do Adicional de Insalubridade dos trabalhadores Celetistas enquadrados como Agentes Comunitários de Saúde e Agentes de Combate a Endemias, no Município de Araucária.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6485/indicacao_356-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6485/indicacao_356-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente que realize a instalação de um PLAYGROUND INFANTIL, na pracinha do Thomaz Coelho, localizado na rua Luiz Francheschi esquina com a rua Professora Leonor M. Busse.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6491/indicacao_357-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6491/indicacao_357-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, instalação de Redutor de Velocidade, na Rua João Mikosz próximo ao nº 310, no Bairro São Miguel.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6527/indicacao_358-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6527/indicacao_358-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova a instalação de dois postes de iluminação no cruzamento da rua Crisântemo com a Travessa Palmas- Campina da Barra.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6497/indicacao_359-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6497/indicacao_359-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova a instalação de iluminação na rua das Orquícleas com a Rua Margarida - Campina da Barra - Araucária - PR.</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6498/indicacao_360-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6498/indicacao_360-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova a Extensão de Iluminação na rua Margarida no cruzamento com a Rua Primavera - Campina da Barra - Araucária - PR.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6486/indicacao_361-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6486/indicacao_361-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria competente, promova a aferição da temperatura corporal, durante a pandemia do vírus COVID-19, de todas as pessoas que entrem em repartições públicas e demais estabelecimentos.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6499/indicacao_362-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6499/indicacao_362-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando as providências necessárias a fim de realizar a fixação de dispensadores de álcool em gel 70% nos veículos de Transporte Público neste Município de Araucária.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6490/indicacao_363-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6490/indicacao_363-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente que seja realizado um serviço de contenção de erosão na extremidade da Avenida Centenário no Bairro São Miguel ao lado da barragem do Passaúna em caráter de URGÊNCIA.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6492/indicacao_364-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6492/indicacao_364-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente que seja realizado o aumento da frota de ônibus nos horários em que seja constatado a maior demanda de usuários no transporte público, restringindo o uso dos veículos para o limite de assentos disponíveis durante a pandemia COVID-19.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6493/indicacao_365-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6493/indicacao_365-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaini, solicitando estudo de viabilidade de alteração na Linha 21 – Fonte Nova / Shangri-lá, visando atender os moradores da Rua Xambre e Guaira.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6772/indicacao_367-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6772/indicacao_367-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estimulada a apresentação de artistas de rua em locais públicos do Município de Araucária.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, promova a implantação de uma Área de Lazer com Academia ao Ar Livre e Parquinho entre as Ruas Isidoro Ksiazkiewicz, Rua Pedro Paulo Pianovski e Rua Carlos Vicente Zapxon- Costeira– Araucária – Pr.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6501/indicacao_369-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6501/indicacao_369-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da secretaria competente, que estude a viabilidade de implantação de banheiro público na Praça da Bíblia, usando para este fim o módulo fixo da Guarda Municipal, que se encontra desativado.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6502/indicacao_370-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6502/indicacao_370-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da secretaria competente, que estude a viabilidade de implantação de mão dupla na Rua Capivari, entre Archelau e Maranhão - Iguaçu.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6503/indicacao_371-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6503/indicacao_371-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da secretaria competente, que estude a viabilidade de implantação de mão dupla na Rua Maranhão, Costeira.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da secretaria competente, que proceda a retirada de lombada, na Rua Bahia, em frente ao número 466, Iguaçu.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6528/indicacao_373-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6528/indicacao_373-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, promova a pavimentação asfáltica na Rua dos Gerânios - Campina da Barra - Araucária-PR, na altura do nº 21.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6529/indicacao_374-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6529/indicacao_374-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaine, para que através da secretaria competente avalie a possibilidade junto às empresas de telefonia a ampliação do sinal de telefone móvel e internet na região de Campo do Bastião, próximo a comunidade de Lagoa Grande área rural de Araucária.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6530/indicacao_375-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6530/indicacao_375-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, urbanização completa, contemplando os serviços de calçadas, acessibilidade, sinalização e paisagismo nas seguintes ruas dos Jardins Maia e Itália do Bairro Estação._x000D_
 • Rua Francisco Gondek (Entre as ruas Av. Das Nações e a Primeiro de Maio);_x000D_
 • Rua Otávio Munhoz Santiago (Entre as ruas Av. Das Nações e a Primeiro de Maio);_x000D_
 • Rua Hermínio Brunato;_x000D_
 • Rua Augusto Gawleta;_x000D_
 • Rua Iládia Czelusniak Furman;_x000D_
 • Rua Nilza Rosina Sgrott da Silva;_x000D_
 • Rua Sofia Knapik;_x000D_
 • Rua Dorinha Jess Sfendrych.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6511/indicacao_376-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6511/indicacao_376-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente que seja criado uma TARIFA SOCIAL de água e luz para os estabelecimentos realizadores de eventos que estão impossibilitados de realizar suas atividades devido ao período de pandemia COVID-19.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente que seja criado uma TARIFA SOCIAL de água e luz para a classe Artística de nosso município que estão impossibilitados de realizar suas atividades devido ao período de pandemia COVID-19.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6513/indicacao_378-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6513/indicacao_378-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente a criação de auxílio emergencial aos permissionários do serviço de táxi, bem como aos prestadores de serviço de transporte escolar residentes no Município, em virtude dos impactos sociais e econômicos da pandemia de COVID-19.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6531/indicacao_380-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6531/indicacao_380-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, solicita a alteração de faixa amarela para o outro sentido da Rua Maria Kaminski Moll, cruzamento com a Rua Maranhão - Costeira.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6532/indicacao_381-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6532/indicacao_381-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, que solicite a troca da pintura da faixa branca por amarela, situado na Avenida Archelau de Almeida Torres, em frente ao Mercado Agricer.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6533/indicacao_382-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6533/indicacao_382-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente, solicite providências para manutenção da calçada em frente ao Parque Cachoeira, entre ao Ginásio de Esporte e o Portão Principal do Parque.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6524/indicacao_383-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6524/indicacao_383-2020.pdf</t>
   </si>
   <si>
     <t>Requerem a mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini por meio das secretarias competentes, solicitando que implante com urgência redutores e/ou dispositivos (radar fixo, lombada eletrônica) para o controle permanente do limite de velocidade em toda a extensão da Avenida Manoel Ribas.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6580/indicacao_384-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6580/indicacao_384-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da secretaria competente, que se faça um estudo de trafegabilidade entre as Rua Archelau de Almeida Torres e a Francisco Raksa Junior.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6534/indicacao_385-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6534/indicacao_385-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente, solicite providências para implantação de passarela na PR 423 (próximo ao parafuso).</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6535/indicacao_386-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6535/indicacao_386-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente, solicite providências para implantação de redutores de velocidade ou via calma na Rua Gavião, esquina com a Rua Beija-flor, Capela Velha.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6536/indicacao_387-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6536/indicacao_387-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente, solicite providências para implantação de redutores de velocidade ou via calma na Rua Minas Gerais, Costeira.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6525/indicacao_389-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6525/indicacao_389-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente, solicite providências para instalação de radares fixos nas avenidas Archelau de Almeida Torres, Manoel Ribas, Avestruz, Miguel Bertolino Pizzato e principais vias de Araucária, que possuem grande fluxo de veículos.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>Vanderlei Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6537/indicacao_391-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6537/indicacao_391-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo revitalização das calçadas de ambos os lados na Avenida Avestruz, cep 83706-230 – bairro capela velha.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6540/indicacao_392-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6540/indicacao_392-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a revitalização das calçadas de ambos os lados na Rua Andorinha, cep 83706-130 – bairro capela velha</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6541/indicacao_393-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6541/indicacao_393-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo pavimentação asfáltica e construção das calçadas de ambos os lados na Rua Capitão Aristóteles Moreira, cep 83708-100– Bairro Tindiquera.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6542/indicacao_394-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6542/indicacao_394-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a revitalização das calçadas de ambos os lados na Rua Leopoldo Gawlak, Cep 83705-344 – Bairro Capela Velha.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6543/indicacao_395-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6543/indicacao_395-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Sr. Prefeito Hissan Hussein Dehaine, solicitando providências sobre a viabilidade de inclusão em Decreto, decorrente da pandemia de COVID-19, a proibição de soltar pipa/raia, durante o período pandêmico.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6544/indicacao_396-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6544/indicacao_396-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a construção das calçadas de ambos os lados na Rua Gaivota, Cep 83705-410 – Bairro Capela Velha.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6545/indicacao_397-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6545/indicacao_397-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a instalação de cabines de higienização nos principais pontos com alto fluxo de pessoas no município.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6546/indicacao_398-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6546/indicacao_398-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo, para que através da secretaria competente, verifique a viabilidade sobre a prorrogação e parcelamento do IPTU 2020 para o ano 2021 do município de araucária.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6547/indicacao_399-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6547/indicacao_399-2020.pdf</t>
   </si>
   <si>
     <t>Seja disponibilizado e realizado exames para o diagnóstico do COVID-19 em todos os servidores e colaboradores do Poder Executivo em atividade , (excluindo-se home-office, afastados, licenciados e/ou férias).</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6548/indicacao_401-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6548/indicacao_401-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente, solicite providências para construção de calçadas na Rua Tadeu Milan, Bairro Sabiá.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6549/indicacao_402-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6549/indicacao_402-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, que seja realizado estudo para campanhas de conscientização no trânsito através de placas educativas.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6550/indicacao_403-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6550/indicacao_403-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine através dos órgãos competentes, que seja realizado testes do Covid 19 para todos os funcionários do CEMO e todos os profissionais que estão trabalhando na linha de frente ao combate a pandemia.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6551/indicacao_404-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6551/indicacao_404-2020.pdf</t>
   </si>
   <si>
     <t>Venho pelo meio deste indicar ao Prefeito que seja viabilizada a colocação de radar fixo ou lombada eletrônica ao longo das seguintes avenidas: Av. Manoel Ribas em ambos sentidos, Av. Victor Ferreira do Amaral, Av. Archelau de Almeida Torres, Av. Avestruz em ambos sentidos, Av. Das Araucárias em ambos sentidos, e na Av. Independência em ambos sentidos, nas ruas: Agrimensor Carlos Hasselmann em ambos sentidos e na Rua: Miguel Bertolino Pizatto. Onde o excesso de velocidade vem causando vários acidentes e mortes.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6552/indicacao_405-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6552/indicacao_405-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a construção de redutor de velocidade e sinalizações de trânsito na Rua: Sônia Budziak, Bairro Capela Velha, Araucária.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6558/indicacao_408-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6558/indicacao_408-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente colocação de faixas de demarcação da distância/espaço entre os usuários no Terminal Central e no Terminal Vila Angelica com a finalidade de evitar aglomeração devido a pandemia COVID-19.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6569/indicacao_409-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6569/indicacao_409-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Secretaria Municipal de Saúde, abranja na quarta fase da vacinação de H1N1, todos os grupos de idade.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6559/indicacao_410-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6559/indicacao_410-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária através da Procuradoria-Geral do Município, altere o Decreto 34674/2020, de modo a autorizar a comercialização de produtos nas tabacarias (sem o consumo no local), entrado na categoria de comércio em geral.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6560/indicacao_411-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6560/indicacao_411-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente, solicite providências para instalação de radares fixos nas avenidas Archelau de Almeida Torres, Avestruz, Miguel Bertolino Pizzato e principais vias de Araucária, que possuem grande fluxo de veículos e grande índice de acidentes.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6561/indicacao_412-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6561/indicacao_412-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal de Saúde a testagem em massa do COVID-19 nas empresas e comércios instalados no Município.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6571/indicacao_413-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6571/indicacao_413-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo a revitalização das calçadas de ambos os lados na Rua das Palmeiras - Cep 83705-500 – bairro Capela Velha.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6572/indicacao_416-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6572/indicacao_416-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a construção de calçamento e revitalização da sinalização na Rua: Tadeu Milan Bairro Sábia, Araucária.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6779/indicacao_417-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6779/indicacao_417-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a revitalização das caçadas de todo o Parque Cachoeira, em especial, das trilhas e em torno do museu, com roçada da vegetação, limpeza, troca das calçadas e guias de meio fio com acessibilidade, bem como, instalação de lixeiras.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6780/indicacao_418-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6780/indicacao_418-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a revitalização da cachoeira e das rodas de água do Parque Cachoeira , em especial, realizando a limpeza com a retirada de lixo, pedras e vegetação do leito do rio.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6781/indicacao_419-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6781/indicacao_419-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a revitalização das pontes e decks de madeiras do Parque Cachoeira , em especial, realizando a substituição dos guarda corpo, conserto de telhado e instalação de iluminação e lixeiras .</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6782/indicacao_420-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6782/indicacao_420-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a revitalização das trilhas e placas de identificação do parque cachoeira , em especial, realizando a substituição da iluminação para Led, substituição das placas e avisos, instalação de lixeiras e limpeza das trilhas com retirada da vegetação .</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6792/indicacao_421-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6792/indicacao_421-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando as providências necessárias a fim de realizar a manutenção e/ou troca, além de revitalização dos aparelhos da “Academia ao Ar livre” e “Parquinho Infantil” , localizados na Praça da Bíblia .</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6829/indicacao_423-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6829/indicacao_423-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a implantação de Aplicativo de celular, visando o agendamento, confirmação e cancelamento de consultas e exames nas Unidades Básicas de Saúde (UBS) do Município, e em caso de já existir ampliar o mesmo, bem como, divulgar em páginas oficiais do Município.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6573/indicacao_426-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6573/indicacao_426-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada a manutenção e melhoria da iluminação pública e instalação de lâmpadas de LED na região do Espigão Alto, conforme mapa em anexo indicando a localização.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6574/indicacao_427-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6574/indicacao_427-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada a instalação de Lixeira Comunitária entre a Rua Pedro Euzébio Lemos e a Rua Pedro Leal na região do Espigão Alto, conforme mapa em anexo indicando a localização.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6575/indicacao_428-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6575/indicacao_428-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada a manutenção e patrolamento das estradas na região de Espigão Alto, conforme mapa em anexo indicando a localização.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6576/indicacao_429-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6576/indicacao_429-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada a manutenção e patrolamento da Rua Pedro Leal localizada na região do Espigão Alto.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6577/indicacao_430-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6577/indicacao_430-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada a retirada de um Pinheiro, o qual encontra-se com uma inclinação bastante acentuada, iminente a tombar. Está localizado, entre a Rua Pedro Euzébio Lemos e a Rua Pedro Leal na região do Espigão Alto, conforme mapa em anexo indicando a localização.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6583/indicacao_431-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6583/indicacao_431-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, através da secretaria competente, que disponibilize uma edificação com banheiros para a Guarda Municipal, na praça do seminário.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6584/indicacao_432-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6584/indicacao_432-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, através da secretaria competente, que viabilize a disponibilização de uma edificação com banheiros para a Defesa Civil, na Praça dos Ciganos - Iguaçu.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6585/indicacao_433-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6585/indicacao_433-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da (s) Secretaria (s) correspondente (s), solicitando providências para instalação de parquinhos para crianças, na Praça do Seminário.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6586/indicacao_434-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6586/indicacao_434-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da (s) Secretaria (s) correspondente (s), solicitando providências para instalação de parquinhos para crianças, na Praça do Barigui, situada entre a Av. das Araucárias e Rua José Lemos, no bairro Thomaz Coelho.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6587/indicacao_435-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6587/indicacao_435-2020.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado expediente ao Senhor Prefeito de Araucária, Hissan Hussein Dehaini, para determinar as Secretárias competentes que seja realizada a mudança do ponto de coleta resíduos de lixo orgânico, na localidade da Lagoa Grande, nas seguintes coordenadas 25°41'46.7"S 49°27'51.4"W ( -25.696314, -49.464264)</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6588/indicacao_436-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6588/indicacao_436-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a necessidade de pavimentação asfáltica na Rua Angela Maria Ferreira da Cruz, ao lado da igreja São Sebastião, no Bairro Capinzal.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6589/indicacao_437-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6589/indicacao_437-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal competente, expediente referente a instalação de lixeiras nos pontos de ônibus da cidade.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6593/indicacao_438-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6593/indicacao_438-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que viabilize a implantação e fiscalização de medidas adotadas pelas instituições financeiras com o intuito de combate e prevenção ao Covid-19, e as ações que estão sendo tomadas e criação de novas ações.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6612/indicacao_439-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6612/indicacao_439-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, seja realizada uma academia ao ar livre ou parque infantil, na altura do número 870 da rua Aristides Hitner – Bairro Costeira - Araucária-PR, onde o espaço no local pertence a prefeitura.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6613/indicacao_440-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6613/indicacao_440-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, seja restaurada a Pavimentação Asfáltica na Rua Antônio Mendes até a altura da Rua Pedro Paulo Pianoski – Gralha Azul – Jardim Planalto, em frente ao CMEI PLANALTO.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6614/indicacao_441-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6614/indicacao_441-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, seja realizada um playground com Academia ao ar livre ou parque infantil, ao lado da quadra do ginásio Planalto, na rua Antônio Mendes do bairro Gralha Azul - Araucária-PR, onde o espaço no local pertence a prefeitura.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6615/indicacao_442-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6615/indicacao_442-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, seja realizada implantação de um playground com Academia ao ar livre, na Rua Pedro Paulo Pianoski travessa com a Rua Carlos Vicente Zapxon e Rua Isidoro Ksiazkiewicz M do bairro Gralha Azul – Jardim Planalto - Araucária-PR, onde o espaço no local pertence a prefeitura.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6616/indicacao_443-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6616/indicacao_443-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, seja realizada a implantação de um playground com Academia ao ar livre ou parque infantil, no espaço da prefeitura localizado na Rua das Flores cruzamento com a Rua Pirapó, no bairro CAMPINA DA BARRA - Araucária-PR.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6617/indicacao_444-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6617/indicacao_444-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, seja realizada uma Academia ao ar livre, ao lado do parque infantil e cancha de areia, no cruzamento da Rua Amarílis com a Rua Amor-Perfeito do bairro CAMPINA DA BARRA - Araucária-PR, onde o espaço no local pertence a prefeitura.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6705/indicacao_445-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6705/indicacao_445-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, seja realizada um playground com Academia ao ar livre ou parque infantil, na Rua Margarida localizada entre a Rua Crisântemo e Rua Primavera, no bairro CAMPINA DA BARRA – Araucária - PR</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6618/indicacao_446-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6618/indicacao_446-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, seja realizada a manutenção de um bueiro no cruzamento da Rua Margarida com a Rua Primavera – bairro CAMPINA DA BARRA - Araucária - PR, pois o mesmo encontra-se aberto deixando os moradores expostos ao esgoto e animais peçonhentos que ali se encontram.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6619/indicacao_448-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6619/indicacao_448-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, seja realizada a Pavimentação Asfáltica e manutenção de manilhas na Rua Alberto Soczek no cruzamento com a Rua jardineira, bairro CAMPINA DA BARRA – Araucária- PR, onde encontra-se nas proximidades da chácara ASPMA .</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6594/indicacao_449-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6594/indicacao_449-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada a construção de um piso nos Pontos de Ônibus na região de Capinzal, conforme mapa em anexo indicando a localização.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6595/indicacao_450-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6595/indicacao_450-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada a instalação de iluminação pública e instalação de lâmpadas de LED na região do Capinzal, conforme mapa em anexo indicando a localização.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6596/indicacao_451-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6596/indicacao_451-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Prefeito Hissan Hussein Dehaini, solicitando providências urgentes para instalação de um poço artesiano na região Fundo do Campo e Campina dos Martins, no Tietê.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6597/indicacao_452-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6597/indicacao_452-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para a construção e uma cancha de areia, anexa a o parquinho da Rua Rio de Janeiro com a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6598/indicacao_453-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6598/indicacao_453-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para a construção de uma praça de convivência, anexa a o parquinho da Rua Rio de Janeiro com a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6601/indicacao_454-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6601/indicacao_454-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para implantação de barreiras de segurança para o parquinho da Rua Rio de Janeiro com a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6602/indicacao_455-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6602/indicacao_455-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para implantação de cerca de contenção nos fundos do parquinho da Rua Rio de Janeiro com a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6603/indicacao_456-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6603/indicacao_456-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para implantação de redutores de velocidade (lombadas) na Rua Mato Grosso, próximo à Rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6604/indicacao_457-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6604/indicacao_457-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Excelentíssimo Sr. Prefeito Hissam Hussein Dehaini, para que, através da secretaria correspondente, solicite providências para construção de calçada na Rua Rio de Janeiro, 411, Jardim Iguaçu.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6660/indicacao_458-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6660/indicacao_458-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar ãs Secretarias competentes que seja realizada a abertura/continuação da rua Joaõ Mikosz no bairro São Miguel até a Rua Francisco Knopik no bairro Vila Angélica na antiga Rua Caminho dos imigrantes conforme projeto e foto em anexo ou da melhor analise realizado pela prefeitura.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6661/indicacao_459-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6661/indicacao_459-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar à Secretaria Municipal de Obras Públicas e Transportes, que seja realizada a construção de uma rede de água pluvial na Rua José Karas no Jardim Alvorada, ou uma boca de lobo em frente a residência de nº 50.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6662/indicacao_460-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6662/indicacao_460-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes, que seja realizada um estudo e posteriormente a ampliação da área de estacionamento nas proximidades da rotatória da Rua Manoel Ribas que faz interseção com a Rua Maranhão.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6663/indicacao_461-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6663/indicacao_461-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para determinar às Secretarias competentes que seja realizada o acionamento da empresa concessionada para verificar a inclinação muito acentuada, iminente a tombar, dos postes da rede elétrica localizado na rua Av. Centenário em frente ao nº 894 no Barigui conforme fotos em anexo.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6605/indicacao_462-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6605/indicacao_462-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria competente, expediente referente a manutenção da academia ao ar livre, localizada na Praça Alberto Markowicz, Thomaz Coelho.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6606/indicacao_463-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6606/indicacao_463-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria competente, expediente referente ao conserto do ponto de ônibus, localizado na rua Dr. Válerio Sobania, próximo a entrada da empresa Berneck, Thomaz Coelho.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6607/indicacao_464-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6607/indicacao_464-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a execução de tapa buraco na Rua Teófilo Druszcz, esquina com a Rua Vicente Calderari, Thomaz Coelho.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6608/indicacao_465-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6608/indicacao_465-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a reparação de calçada na Rua Lourenço Jaciocha , esquina com a Rua Rodolpho Hasselmann, Centro.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6609/indicacao_466-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6609/indicacao_466-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para recape e revitalização asfáltica contemplando os serviços de drenagem , calçadas, acessibilidade, sinalização e paisagismo na Rua Crisântemo Bairro Campina da Barra.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6610/indicacao_467-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6610/indicacao_467-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que determine as Secretarias Municipais competentes a manutenção do bueiro da Rua Das Dalias no nº 2741.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6622/indicacao_468-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6622/indicacao_468-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada a manutenção devido erosão, na Rua Xambrê, 484 – Jd. Iguaçu.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6623/indicacao_469-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6623/indicacao_469-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja realizada implantação de placas indicativas de acesso às áreas rurais do Município, com o nome da localidade e setas indicativas de acesso.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6624/indicacao_470-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6624/indicacao_470-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a Substituição de Tampa de bueiro , localizado na Rua Dr. José Czaki, 274 - Thomaz Coelho, esquina com a Rua Luís Franceschi</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6628/indicacao_472-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6628/indicacao_472-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissan Husseim Dehaini, para que, através da Secretaria correspondente, solicite providências a cerca da substituição da rede da trave e da tabela de basquete da quadra esportiva, do Barigui, localizado na Avenida das Araucárias, ao lado da Igreja da Comunidade Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6629/indicacao_473-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6629/indicacao_473-2020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) secretaria(s) correspondente(s), que seja instalada uma Travessia elevada na Rua: Prefeito Odorico Franco Ferreira, 585 – Centro em frente a Escola COC Kids.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6630/indicacao_474-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6630/indicacao_474-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Theophilo Firszt, Lagoa Suja - Araucária.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6631/indicacao_475-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6631/indicacao_475-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua da Imigração Ucraniana, nas localidades de Ipiranga e Rio Verde Abaixo - Araucária.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6632/indicacao_476-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6632/indicacao_476-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua André Ternoski, nas localidades de Rio Verde Abaixo e Ipiranga - Araucária.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6633/indicacao_477-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6633/indicacao_477-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Casemiro Zorech, nas localidades de Ipiranga e Formigueiro- Araucária.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6634/indicacao_478-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6634/indicacao_478-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Constante Gadonski, na localidade de Rio Verde Abaixo- Araucária.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6635/indicacao_479-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6635/indicacao_479-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Demetrio Sulevicz, na localidade de Ipiranga- Araucária.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6636/indicacao_480-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6636/indicacao_480-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Estanislau Luginheski, na localidade de Ipiranga- Araucária.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6637/indicacao_481-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6637/indicacao_481-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Expedicionário Antonio Durau, nas localidades de Ipiranga e Rio Verde Abaixo- Araucária.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6638/indicacao_482-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6638/indicacao_482-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Genoefa Ukan Trzaskos, nas localidades de Ipiranga e Campestre - Araucária.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6639/indicacao_483-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6639/indicacao_483-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Guilherme Radulski, na localidade de Rio Verde Abaixo - Araucária.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6640/indicacao_484-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6640/indicacao_484-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua João Osiowey, nas localidades de Ipiranga e Formigueiro - Araucária.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6641/indicacao_485-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6641/indicacao_485-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua José Haluch, na localidade de Ipiranga - Araucária.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6642/indicacao_486-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6642/indicacao_486-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua José Kuligoski, na localidade de Ipiranga - Araucária.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6643/indicacao_487-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6643/indicacao_487-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua José Vasileski, na localidade de Rio Verde Abaixo - Araucária.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6644/indicacao_488-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6644/indicacao_488-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Ladislau Wszoek, nas localidades de Rio Verde Abaixo, Lagoa Suja e Ipiranga - Araucária.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6645/indicacao_489-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6645/indicacao_489-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Leocadia Wszoek Nalepa, na localidade de Ipiranga - Araucária.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6646/indicacao_490-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6646/indicacao_490-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Lodia Wojcik Czanovski, na localidade de Campestre - Araucária.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6647/indicacao_491-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6647/indicacao_491-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Paulo Wszolek, nas localidades de Campestre e Ipiranga- Araucária.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6648/indicacao_492-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6648/indicacao_492-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Pedro Kuka, na localidade de Ipiranga- Araucária.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6649/indicacao_493-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6649/indicacao_493-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Thadeu Sluzarz, na localidade de Rio Verde Abaixo- Araucária.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6650/indicacao_494-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6650/indicacao_494-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja colocada placa com a indicação da Rua Wlademiro Janiski, na localidade de Ipiranga- Araucária.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6651/indicacao_495-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6651/indicacao_495-2020.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da(s) Secretaria(s) correspondente(s), solicite providências para Implantação de redutor de velocidade na Rua Archelau de Almeida Torres nº 1773 proximidades do Supermercado Agricer.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6652/indicacao_496-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6652/indicacao_496-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando as devidas providêcias necessárias para Revitalização e Modernização do gramado e suas dependências do Campo de Futebol do Itália que fica localizado na Rua Natalia Campanholo esquina com a Rua Sofia Knapik no Bairro Estação - Araucária .</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6664/indicacao_497-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6664/indicacao_497-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de lombada eletrônica em ambos sentidos na Av Manoel Ribas próximo a rua Vicente Strugala.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6665/indicacao_498-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6665/indicacao_498-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando a construção de calçamento e revitalização da sinalização na Rua: Lourdes belniok no Bairro Costeira Araucária</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6666/indicacao_499-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6666/indicacao_499-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, urbanização completa, contemplando os serviços de calçadas, acessibilidade, sinalização e paisagismo nas seguintes ruas dos Jardins Maia e Itália do Bairro Estação._x000D_
 • Rua Otávio Munhoz Santiago (Entre as ruas Av. Das Nações e a Primeiro de Maio);_x000D_
 • Rua Hermínio Brunato;_x000D_
 • Rua Augusto Gawleta;_x000D_
 • Rua Iládia Czelusniak Furman;_x000D_
 • Rua Nilza Rosina Sgrott da Silva;_x000D_
 • Rua Sofia Knapik;_x000D_
 • Rua Dorinha Jess Sfendrych.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6675/indicacao_504-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6675/indicacao_504-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova a retirada de uma árvore na Mini Arena localizada na rua Lótus esquina com a rua Gerânios, bairro, Santa Clara - Campina da Barra – Araucária – Pr.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6679/indicacao_505-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6679/indicacao_505-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a necessidade de pavimentação asfáltica na Rua Alberto Soczek sentido chácara da aspma Bairro Campina da Barra.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6706/indicacao_506-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6706/indicacao_506-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja realizada a pintura de faixas de acesso a pessoas com deficiência, e melhoria do piso interno da UBS Alceu do Valle Fernandes, bairro Costeira, Araucária-PR.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6707/indicacao_507-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6707/indicacao_507-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja realizado estudo e posterior implantação de recuo para criação de mais uma vaga de estacionamento na Avenida Archelau de Almeida Torres, próximo ao número 1040.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6684/indicacao_512-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6684/indicacao_512-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada a manutenção da calçada localizada na esquina entre a Rua Dr. Vital Brasil e Rua Jeronin Durski no bairro Estação.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente a retirada ou mudança de local, de Lombada localizada na Rua das Flores, 465, a pedido dos moradores da região.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6708/indicacao_514-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6708/indicacao_514-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova roçada, limpeza e retirada de entulho na Rua Grevilha 288, Jardim Santa Clara - Campina da Barra – Araucária – Pr.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6709/indicacao_515-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6709/indicacao_515-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova a Manutenção de bueiro na esquina da Rua Prímula com a Rua Professora Maria Nassar Schaustek – Campina da Barra, pois a mesma encontra-se sem tampa, podendo assim causar acidentes, impedindo os veículos e moradores transitarem adequadamente.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6697/indicacao_516-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6697/indicacao_516-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento à Secretaria Municipal de Obras, expediente referente ao conserto de uma parte da calçada, localizada na Rua Silvio Cantele próximo ao número 1059, bairro Capela Velha.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6698/indicacao_517-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6698/indicacao_517-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a possibilidade de um estudo para recapeamento asfáltico, em toda extensão da Rua dos Cravos e Rua Amarílis, bairro Campina da Barra.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6696/indicacao_518-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6696/indicacao_518-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a necessidade de pavimentação asfáltica na Rua Amor – perfeito, e limpeza no parque infantil que se localiza nesta rua, bairro Campina da Barra.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6699/indicacao_519-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6699/indicacao_519-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento à Secretaria competente, expediente referente a necessidade de calçamento na rua Silvio Cantele, Bairro Capela Velha.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6700/indicacao_520-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6700/indicacao_520-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento à Secretaria competente, expediente referente a necessidade de limpeza e roçada no parque infantil que fica na Rua Alexandre Wisocki esquina com a Rua Vergílio Alves Pinto, e manutenção dos brinquedos.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6701/indicacao_521-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6701/indicacao_521-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento à Secretaria competente, expediente referente a necessidade de limpeza e roçada no parque infantil, manutenção das traves de gol do campo de Futebol de areia da Praça Alberto Markowicz, Bairro Thomas Coelho.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6702/indicacao_522-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6702/indicacao_522-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria competente, expediente referente ao estudo de colocação de grama, areia ou algo similar, no parque infantil localizado na Rua Silvio Cantele esquina com a Rua Ângelo Rigolino, bairro Capela Velha.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6710/indicacao_523-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6710/indicacao_523-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para construção de quadra de esportes, academia de ginástica ao ar livre, playgroud, iluminação, na praça entre as ruas Maria Brunatto Cantador e Helena Pietrzyk Kurleto.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6711/indicacao_524-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6711/indicacao_524-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria competente, expediente referente, que seja colocada placa com a indicação da Rua Ângela Maria Ferreira da Cruz, na localidade de Capinzal.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6712/indicacao_525-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6712/indicacao_525-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que encaminhe expediente ao Exmo. Sr. Prefeito Municipal Hissam Hussein Dehaini para que, através da secretaria competente, seja finalizada a implantação de calçadas de asfalto (cerca de 15 metros) na extensão da Avenida São Casemiro, Colônia Cristina, Araucária.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6758/indicacao_526-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6758/indicacao_526-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, um estudo de viabilidade de implantação na Avenida Independência, 1499, Bairro Boqueirão, em frete ao Condomínio Araucária Park, as seguintes proposições:_x000D_
 Pintura de Faixa Amarela;_x000D_
 Implantação de Sinalização de Orientação de Estacionamento;_x000D_
 Construção de Remanso para estacionamento de veículos.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6715/indicacao_527-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6715/indicacao_527-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a necessidade de implantação de remanso para estacionamento de veículos na Rua Alagoas, número 477, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6759/indicacao_528-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6759/indicacao_528-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria competente, expediente referente a solicitação de Demarcação de Distanciamento dentro dos Terminais Rodoviários na Cidade de Araucária.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6717/indicacao_529-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6717/indicacao_529-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria competente, expediente referente a retirada de entulho e colocação de placas indicativas com os dizeres, “Proibido jogar lixos e entulhos” mencionando a devida lei municipal. Está localizada no final da rua Mato Grosso com a rua Guanabara, Bairro Iguaçú.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6760/indicacao_530-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6760/indicacao_530-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, revitalização limpeza e desentupimento de bueiros da Rua Tipuana, Campina da Barra – Araucária.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6761/indicacao_531-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6761/indicacao_531-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente a implantação de um novo horário na linha Capinzal, (às 15:00 horas) nos domingos e feriados.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6762/indicacao_532-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6762/indicacao_532-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, a implantação na Rua Lotus, 597, Campina da Barra em frente ao Condomínio Moradias Sansei, das seguintes solicitações:_x000D_
 Pintura de Faixas;_x000D_
 Instalação de Travessia Elevada;_x000D_
 Construção remanso para estacionamento de veículos.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6763/indicacao_533-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6763/indicacao_533-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a possibilidade de recapeamento asfáltico, Rua Aristóteles Busquete, bairro Campina da Barra.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6764/indicacao_534-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6764/indicacao_534-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento à Secretaria competente, expediente referente a necessidade de retirada de entulho e roçada, na Rua Coleiro, no bairro Capela Velha.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6783/indicacao_535-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6783/indicacao_535-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, Promova a construção de uma quadra de areia, através do setor competente, no final da Rua dos Gerânios, altura do n°38, localizada no Jardim D’Ampezzo – Costeira - Araucária – Pr.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6808/indicacao_536-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6808/indicacao_536-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio das Secretarias competentes, promova a retirada do ponto de ônibus da rua dos Narcisos, 476 para a mesma rua no número 524,no jardim Santa Clara – Bairro Campina da barra – Araucária – Pr.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6773/indicacao_537-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6773/indicacao_537-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de medidas de prevenção e combate à violência doméstica e familiar contra a mulher em condomínios.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6784/indicacao_539-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6784/indicacao_539-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento a Secretaria Municipal de Obras, expediente referente a Substituição de Tampa de bueiro, localizado na Rua Alexandre wisocki, Fazenda Velha.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6785/indicacao_540-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6785/indicacao_540-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito Hissam Hussein Dehaini o encaminhamento à Secretaria competente, expediente referente a necessidade de manutenção dos bancos da Praça Matriz - Centro.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6786/indicacao_542-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6786/indicacao_542-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado aos aplicativos de localização (Google Maps, Waze, etc.) a necessidade de atualização do nome da antiga Estrada da Lagoa Grande, para Avenida Prefeito Romualdo Sobocinski.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6813/indicacao_543-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6813/indicacao_543-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva que seja encaminhado expediente ao Exmo. Sr. Prefeito HISSAM HUSSEIN DEHAINI para que, por intermédio da Secretária do Urbanismo, Solicita a colocação de faixa e placa carga e descarga no local onde encontra-se uma faixa para estacionar em frente ao nº1298 na Avenida Doutor Victor do Amaral, Centro – Araucária – PR.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6814/indicacao_544-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6814/indicacao_544-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de um assistente social para a APAE Araucária durante a pandemia de COVID- 19.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6815/indicacao_545-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6815/indicacao_545-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de sessões de cinema na modalidade drivein nos bairros de Araucária.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6816/indicacao_546-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6816/indicacao_546-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o estudo para implantação de ciclovias na área rural município de Araucária.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6817/indicacao_547-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6817/indicacao_547-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação da Carteira de Vacinação Digital e da Carteira da Mãe Araucariense Digital.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6818/indicacao_548-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6818/indicacao_548-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria Municipal de Saúde crie meios de informação para o cidadão ter conhecimento dos protocolos referentes aos procedimentos de laqueadura e vasectomia.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6843/indicacao_549-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6843/indicacao_549-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria Municipal de Saúde abra agendas para mulheres realizarem laqueadura e homens realizarem vasectomia.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6827/indicacao_550-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6827/indicacao_550-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para instalar Placas Indicativas em Áreas de Mananciais - APA</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6832/indicacao_551-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6832/indicacao_551-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja inserido nas ações a Lei Orçamentária de 2021 a construção de um ginásio poliesportivo no município.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6833/indicacao_552-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6833/indicacao_552-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja apresentado pelo Poder Executivo, um estudo para redução do valor da taxa da coleta de lixo cobrada ao cidadão.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6847/indicacao_554-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6847/indicacao_554-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada instalação de barreiras de proteção na esquina entre a Rua Dr. Vital Brasil e Rua Jeronin Durski no bairro Estação.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6848/indicacao_555-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6848/indicacao_555-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada estudo de viabilidade de construção de uma Praça e Área de lazer no Monumento, localizado na Rua Antonio Fila – Campina das Pedras.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6855/indicacao_556-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6855/indicacao_556-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura, para instalação de iluminação, na quadra de esportes entre a Escola municipal Ayrton Senna e o Cras, na rua Avestruz, nº 30, Bairro Capela Velha.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6856/indicacao_557-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6856/indicacao_557-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no planejamento da Prefeitura a revitalização, limpeza, desentupimento e substituição da tampa do bueiro localizado na Rua Gabriel Campanholo nº 273, bairro Estação.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6880/indicacao_558-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6880/indicacao_558-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo o serviço de roçada na Praça do Ipês na Rua Pedro Furman,  bairro Capela  Velha.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6881/indicacao_559-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6881/indicacao_559-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, para que seja realizada a contenção do córrego localizado no final da Rua Cap. Leonardo Graziano – Porto das Laranjeiras.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6882/indicacao_560-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6882/indicacao_560-2020.pdf</t>
   </si>
   <si>
     <t>Requer  à  Mesa  que  seja  encaminhado  expediente  ao  senhor  Prefeito,  Hissam Hussein Dehaini, para que determine à Secretaria Municipal Meio Ambiente,  a instalação de  uma  placa informativa  na  entrada do  Bairro São  Miguel e no  cruzamento das ruas    Padre  Boleslau Bayer  com  a João  Mikosz, informando e advertindo sobre o abandono de animais vivos e mortos.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6885/indicacao_561-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6885/indicacao_561-2020.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa que seja encaminhado expediente ao senhor Prefeito Hissan Hussein Dehaini, para que viabilize através das secretarias competentes, a realização da feira de finados no nosso município.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6886/indicacao_562-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6886/indicacao_562-2020.pdf</t>
   </si>
   <si>
     <t>Requer  à  Mesa  que  seja  encaminhado  expediente  ao  senhor  Prefeito,  Hissam  Hussein  Dehaini,  para que determine  à Secretaria  Municipal  competente,  que  realize  a revitalização e a construção de um  parque linear às margens do Rio Iguaçú, Bairro Centro, localizado próximo às ruas  São Francisco e Máximo Cantador.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6887/indicacao_563-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6887/indicacao_563-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, instalação de lombada, na Rua Eugênio Nakonieczny, localizada no Bairro Cachoeira.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6888/indicacao_564-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6888/indicacao_564-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para que determine as Secretarias competentes para que seja realizada a retirada de entulhos localizada na rua Maria Brunato Cantador – próximo ao número 940 - Bairro Fazenda Velha.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6901/indicacao_565-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6901/indicacao_565-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para que determine as Secretarias competentes para que seja realizado a pavimentação da via e os serviços de urbanização, contemplando os seguintes serviços: drenagem, calçamento, entradas de acessibilidade, sinalização e arborização na Rua Papa João XXIII – Próximo ao número 1262, bairro Cachoeira</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6902/indicacao_566-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6902/indicacao_566-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini, para que, através da secretaria competente, tome providências quanto necessidade de placa de identificação de estacionamento de 15 minutos com pisca alerta ligado na Avenida Avestruz 1251, Jardim Industrial.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6903/indicacao_567-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6903/indicacao_567-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor  Prefeito  Municipal  Hissam  Hussein  Dehaini  que, através  da Secretaria competente, disponibilize a construção de calçadas com acessibilidade na Avenida Avestruz, Jardim Industrial.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6904/indicacao_568-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6904/indicacao_568-2020.pdf</t>
   </si>
   <si>
     <t>Requer à  mesa, que  seja encaminhado expediente ao  Excelentíssimo  Senhor  Prefeito  Municipal  Hissam  Hussein  Dehaini  que, através  da secretaria competente, viabilize um estudo sobre a criação de um espaço para ser realizado eventos para atividades de diversas modalidades automobilísticas.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6905/indicacao_569-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6905/indicacao_569-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando as providências necessárias a fim de realizar a revitalização da “Praça Desportiva Carlos Paluski” (incluindo limpeza, troca de calçada, troca de areia, reforma das grades e cobertura da quadra, e manutenção do “parquinho”), localizada da esquina das Rua Virgílio Alves Pinto com a Rua Alexandre Wisocki, no bairro Fazenda Velha.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6909/indicacao_570-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6909/indicacao_570-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para que determine as Secretarias competentes para que seja realizada a limpeza do terreno localizada na esquina das Ruas Vicente Calderari com Teófilo Druszcz.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6910/indicacao_571-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6910/indicacao_571-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a revitalização da calçada ao lado do comércio Empório da Gula – Avenida Victor Ferreira do Amaral, 836</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6914/indicacao_572-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6914/indicacao_572-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, instalação de lombada, na Rua Dozulina Furlin Buiar.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6919/indicacao_573-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6919/indicacao_573-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando as providências necessárias a fim de realizar a pavimentação asfáltica e instalação/manutenção da iluminação pública nos logradouros a seguir relacionados: Rua Clementina Knysak – Área Rural; Rua Alberto Soczek – Campina da Barra; Rua Sonia Bodziak – Capela Velha.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6924/indicacao_574-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6924/indicacao_574-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que seja encaminhada expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini, para que, através dos órgãos competentes realizem a criação de estacionamentos e a revitalização das calçadas com a devida sinalização e paisagismo na Rua das Flores, em toda sua extensão.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6918/indicacao_575-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6918/indicacao_575-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini que, através do órgão competente, realize uma readequação no trajeto da linha de ônibus Lagoa Grande/ Campo do Bastião de uma maneira que abranja ao máximo o território, desta forma facilitando o transporte aos estudantes.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6920/indicacao_576-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6920/indicacao_576-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando as providências necessárias a fim de realizar um Estudo de Viabilidade para implementar uma nova linha de ônibus no Rio Abaixinho, sendo necessário que o transporte público passe pela BR e também pela Rua Francisco Grendel (no sentido Guajuvira).</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6921/indicacao_577-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6921/indicacao_577-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando as providências necessárias a fim de realizar Implantação e Instalação de Câmeras de Segurança nas imediações da região do Rio Abaixinho.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6922/indicacao_578-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6922/indicacao_578-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando as providências necessárias a fim de realizar a Ampliação do Posto de Saúde/UBSF (Unidade Básica de Saúde da Família) da localidade do Rio Abaixinho.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6923/indicacao_579-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6923/indicacao_579-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando as providências necessárias a fim de realizar a Criação de um CMEI, ao lado da ECM – Escola do Campo Municipal Rural João Sperandio, ou então que seja realizado ampliação na estrutura e infraestrutura desta mencionada instituição de ensino, para que possa abranger e atender o público que necessita de creches para as crianças.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6925/indicacao_580-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6925/indicacao_580-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para que determine às Secretarias competentes para que seja realizada a limpeza e roçada do terreno e calçada, localizada na Rua das Tulipas/Campina da Barra, em frente ao número 680 e nas proximidades.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6928/indicacao_581-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6928/indicacao_581-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini que, através da secretaria competente, para que seja realizado o reordenamento numérico na Rua Arapongas, Bairro Capela Velha.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6929/indicacao_582-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6929/indicacao_582-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, instalação de lombada, na estrada próxima a Rua Olivir Cabrini – Capinzal.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6930/indicacao_583-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6930/indicacao_583-2020.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini, para que, através da secretaria competente, viabilize um estudo de viabilidade para a construção de um muro de arrimo, na Escola Rural Municipal Presidente Castelo Branco, Estrada do Capinzal, s/n, Araucária.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6932/indicacao_564-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6932/indicacao_564-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que seja encaminhado expediente ao senhor Prefeito, Hissam Hussein Dehaini, para que determine à Secretaria Municipal competente, a construção de pistas de ciclovias integrando todas as regiões de Araucária de acordo com o Plano de Mobilidade Municipal.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6938/indicacao_585-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6938/indicacao_585-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando as providências necessárias a fim de realizar o calçamento na Rua Manoel Ribas entre as Ruas Terezinha Olivia Casanova e Luiza Maria Knopik, bairro Costeira Araucária.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6939/indicacao_586-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6939/indicacao_586-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando as providências necessárias a fim de realizar o conserto do muro de sustentação na Marginal da Br 476 esquina com a Rua Heitor Alves Guimarães.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6942/indicacao_587-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6942/indicacao_587-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando as providências necessárias a fim de realizar a limpeza, manutenção, corte de grama, e calçamento na Rua Maritaca – bairro Capela Velha, bem como a instalação e/ou manutenção da iluminação pública no mesmo logradouro. Em tempo, informo que a presente solicitação, refere-se a um trecho bastante reclamado pela população, compreendido entre o começo da via asfaltada, até a rua Rouxinol, conforme destacado nos anexos constantes.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6943/indicacao_588-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6943/indicacao_588-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando as providências necessárias a fim de realizar a manutenção e alinhamento da via, na Rua Augusto Borkowski na área rural Campina das Pedras Araucária/PR.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6944/indicacao_589-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6944/indicacao_589-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao poder Executivo, para que através da Secretaria competente, verifique uma possível manutenção das manilhas na Rua Alfredo Rodrigues- cep 83706-396 – Bairro Capela Velha</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6945/indicacao_590-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6945/indicacao_590-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando as providências necessárias a fim de realizar o conserto da calçada localizada na Avenida das Nações em frente ao número 707.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6957/indicacao_591-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6957/indicacao_591-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando as providências necessárias a fim para a manutenção na Rua Dálias Bairro Campina da Barra-Araucária -PR</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6958/indicacao_592-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6958/indicacao_592-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando as providências necessárias a fim para a manutenção na Rua Gerânios Bairro Campina da Barra-Araucária -PR</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6960/indicacao_593-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6960/indicacao_593-2020.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que seja encaminhado o expediente ao Excelentíssimo Senhor Prefeito Hissan Hussein Dehaini, solicitando as providências necessárias a fim de realizar a reforma da cancha de futebol localizada na rua Alexandre Wisocki esquina com Virgilio Alves pinto.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6967/indicacao_594-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6967/indicacao_594-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo através dos órgãos competentes, seguranças nos cemitérios municipais, para cessar com furtos, depredações e até violações de túmulos.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6051/emenda_modificativa_do_projeto_de_lei_120-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6051/emenda_modificativa_do_projeto_de_lei_120-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 120/2019 - Altera a redação da Lei Municipal n° 2029 de 2009, conforme especifica.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6052/emenda_modificativa_ao_projeto_de_lei_04-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6052/emenda_modificativa_ao_projeto_de_lei_04-2020.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 04/2020 - Dispõe sobre a obrigatoriedade de filmagem, gravação e transmissão ao vivo das audiências públicas da Prefeitura Municipal de Araucária, conforme especifica.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6062/emenda_supressiva_ao_projeto_de_lei_123-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6062/emenda_supressiva_ao_projeto_de_lei_123-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI N° 123/2019 - "Dispõe sobre a doação de alimentos não vendidos para consumo pelos supermercados, mercearias e estabelecimentos que comercializem gêneros alimentícios instalados no Município de Araucária".</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6063/emenda_substitutiva_ao_projeto_de_lei_123-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6063/emenda_substitutiva_ao_projeto_de_lei_123-2019.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI No 123/2019 - "Dispõe sobre a doação de alimentos não vendidos para consumo pelos supermercados, mercearias e estabelecimentos que comercializem gêneros alimentícios instalados no Município de Araucária."</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6072/emenda_modificativa_ao_projeto_de_lei_41-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6072/emenda_modificativa_ao_projeto_de_lei_41-2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei N° 41/2019, que "Institui o benefício de auxílio aluguel destinado às mulheres vítimas de violência doméstica e familiar no Município de Araucária e dã outras providências.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6234/emenda_modificativa_ao_projeto_de_lei__33-2018.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6234/emenda_modificativa_ao_projeto_de_lei__33-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei N° 33/2018, que "Dispõe sobre a obrigatoriedade da presença de profissionais de psicologia nas escolas públicas de ensino infantil e fundamental do Município de Araucária".</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6236/emenda_aditiva_ao_projeo_de_lei_77-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6236/emenda_aditiva_ao_projeo_de_lei_77-2019.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei N° 77/2019 que "Dispõe sobre a obrigatoriedade de disponibilização de dispenser de álcool gel antisséptico nas agências bancárias e em locais que tenham caixas eletrônicos no Município de Araucária'.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6276/projeto_de_lei__117-2019_-_emenda_substitutiva_geral_-_cjr.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6276/projeto_de_lei__117-2019_-_emenda_substitutiva_geral_-_cjr.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva geral ao Projeto de Lei N° 117/2019, que "dispõe sobre a destinação de espaço público e capacitação de profissional para treinamento esportivo aos PCD's no Município de Araucária e dá outras providências".</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6366/emenda_modificativa_ao_projeto_de_lei_51-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6366/emenda_modificativa_ao_projeto_de_lei_51-2020.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei n° 51/2020, que "Dispõe sobre publicidade dos contratos de locação celebrados pelo município de Araucária, e dá outras providências."</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6371/emenda_modificativa_ao_projeto_de_lei_n_38-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6371/emenda_modificativa_ao_projeto_de_lei_n_38-2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 38/2019.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6372/emenda_modificativa_ao_projeto_de_lei_n_58-2029.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6372/emenda_modificativa_ao_projeto_de_lei_n_58-2029.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 58/2029</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6411/emenda_aditiva_ao_projeto_de_lei_2.280-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6411/emenda_aditiva_ao_projeto_de_lei_2.280-2019.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei N° 2.280/2019.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6422/emenda_modificativa_ao_projeto_de_lei_2321-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6422/emenda_modificativa_ao_projeto_de_lei_2321-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n° 2321/2020.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6423/emenda_modificativa_ao_projeto_de_lei_2322-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6423/emenda_modificativa_ao_projeto_de_lei_2322-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n° 2322/2020.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6427/emenda_modificativa_ao_projeto_de_lei_23-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6427/emenda_modificativa_ao_projeto_de_lei_23-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n° 23/2020.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6429/emenda_supressiva_ao_projeto_de_lei_23-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6429/emenda_supressiva_ao_projeto_de_lei_23-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei n° 23/2020</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6431/emenda_supressiva_ao_projeto_de_lei_24-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6431/emenda_supressiva_ao_projeto_de_lei_24-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei n° 24/2020.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6599/emenda_supressiva_ao_projeto_de_lei_2327-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6599/emenda_supressiva_ao_projeto_de_lei_2327-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei n° 2327/2020</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6657/emenda_supressiva_ao_projeto_de_lei_36-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6657/emenda_supressiva_ao_projeto_de_lei_36-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 36/2020</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6658/emenda_supressiva_ao_projeto_de_lei_58-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6658/emenda_supressiva_ao_projeto_de_lei_58-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 58/2020</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>Aparecido da Reciclagem, Ben Hur, Cabrini, Celso Nicácio, Claudinho do Açougue, Elias, Fabio Pedroso, Lucia de Lima, Vanderlei Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6659/emenda_substituivo_geral_ao_projeto_de_lei_2330-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6659/emenda_substituivo_geral_ao_projeto_de_lei_2330-2020.pdf</t>
   </si>
   <si>
     <t>Substitutivo Geral ao Projeto de Lei n° 2.330/2020 _x000D_
 "Autoriza o Município de Araucária a suspender o recolhimento de contribuições previdenciárias patronais ao Regime Próprio de Previdência Social- RPPS, nos termos do § 2° do art. 9° da Lei Complementar n° . 173, de 27 de maio de 2020."</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6669/emenda_modificativa_ao_substitutivo_geral_ao_pl_2330-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6669/emenda_modificativa_ao_substitutivo_geral_ao_pl_2330-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Substitutivo Geral ao Projeto de Lei nº 2330/2020, o qual “Autoriza o Município de Araucária a suspender o recolhimento de contribuições previdenciárias patronais ao Regime Próprio de Previdência Social – RPPS, nos termos do §2º do art. 9º da Lei Complementar nº 173, de 27 de maio de 2020.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6683/emenda_supressiva_ao_projeto_de_lei_11-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6683/emenda_supressiva_ao_projeto_de_lei_11-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 11/2020, que “Dispõe sobre a criação do Programa Municipal de Rede de Defesa e Proteção Animal da Cidade de Araucária e dá outras providências”.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação, Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6718/emenda_supressiva_ao_projeto_de_lei_complementar_23-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6718/emenda_supressiva_ao_projeto_de_lei_complementar_23-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei Complementar 23/2019 - Emenda Supressiva</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6719/emenda_modificativa_ao_projeto_de_lei_complementar_23-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6719/emenda_modificativa_ao_projeto_de_lei_complementar_23-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao Projeto de Lei Complementar n° 23/2019 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6720/emenda_aditiva_ao_projeto_de_lei_complementar_23-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6720/emenda_aditiva_ao_projeto_de_lei_complementar_23-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao Projeto de Lei Complementar nº 23/2019 - Emenda Aditiva</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6721/1._emenda_supressiva_ao_projeto_de_lei_complementar_24-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6721/1._emenda_supressiva_ao_projeto_de_lei_complementar_24-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei Complementar nº 24/2019 - Emenda Supressiva</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6722/2._emenda_modificativa_ao_projeto_de_lei_complementar_24-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6722/2._emenda_modificativa_ao_projeto_de_lei_complementar_24-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao Projeto de Lei Complementar n° 24/2019 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6723/1._emenda_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6723/1._emenda_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei Complementar nº 25/2019 - Emenda Supressiva</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6724/2._emenda_aditiva_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6724/2._emenda_aditiva_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao Projeto de Lei Complementar nº 25/2019 - Emenda Aditiva</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6725/3._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6725/3._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao Projeto de Lei Complementar nº 25/2019 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6726/4._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6726/4._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 04 ao Projeto de Lei Complementar nº 25/2019 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6727/5._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6727/5._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 05 ao Projeto de Lei Complementar nº 25/2019 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6728/6._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6728/6._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 06 ao Projeto de Lei Complementar nº 25/2019 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6729/7._emenda_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6729/7._emenda_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 07 ao Projeto de Lei Complementar nº 25/2019 - Emenda Supressiva</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6730/1._emenda_supressiva_ao_projeto_de_lei_complementar_27-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6730/1._emenda_supressiva_ao_projeto_de_lei_complementar_27-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei Complementar nº 27/2019 - Emenda Supressiva</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6731/2._emenda_aditiva_ao_projeto_de_lei_complementar_27-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6731/2._emenda_aditiva_ao_projeto_de_lei_complementar_27-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao Projeto de Lei Complementar nº 27/2019 - Emenda Aditiva</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6732/3._emenda_modificativa_ao_projeto_de_lei_complementar_27-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6732/3._emenda_modificativa_ao_projeto_de_lei_complementar_27-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao Projeto de Lei Complementar nº 27/2019 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6733/1._emenda_supressiva_ao_projeto_de_lei_complementar_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6733/1._emenda_supressiva_ao_projeto_de_lei_complementar_28-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei Complementar nº 28/2020 - Emenda Supressiva</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6735/2._emenda_aditiva_ao_projeto_de_lei_complementar_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6735/2._emenda_aditiva_ao_projeto_de_lei_complementar_28-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao Projeto de Lei Complementar nº 28/2020 - Emenda Aditiva</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6734/3._emenda_modificativa_ao_projeto_de_lei_complementar_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6734/3._emenda_modificativa_ao_projeto_de_lei_complementar_28-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao Projeto de Lei Complementar nº 28/2020 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6736/4._emenda_aditiva_ao_projeto_de_lei_complementar_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6736/4._emenda_aditiva_ao_projeto_de_lei_complementar_28-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 04 ao Projeto de Lei Complementar nº 28/2020 - Emenda Aditiva</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6737/1._emenda_supressiva_ao_projeto_de_lei_complementar_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6737/1._emenda_supressiva_ao_projeto_de_lei_complementar_29-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei Complementar nº 29/2020 - Emenda Supressiva</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6738/2._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6738/2._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao Projeto de Lei Complementar nº 29/2020 - Emenda Aditiva</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6739/3._emenda_modificativa_ao_projeto_de_lei_complementar_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6739/3._emenda_modificativa_ao_projeto_de_lei_complementar_29-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao Projeto de Lei Complementar nº 29/2020 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>Amanda Nassar, Aparecido da Reciclagem, Ben Hur, Cabrini, Claudinho do Açougue, Elias, Fabio Alceu, Lucia de Lima, Roberto Mota - Betão, Tatiana Nogueira, Vanderlei Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6740/4._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6740/4._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 04 ao Projeto de Lei Complementar nº 29/2020 - Emenda Aditiva</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>Ben Hur, Cabrini</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6741/5._emenda_aditiva_e_modificativa_ao_projeto_de_lei_complementar_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6741/5._emenda_aditiva_e_modificativa_ao_projeto_de_lei_complementar_29-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 05 ao Projeto de Lei Complementar nº 29/2020 - Emenda Aditiva e Modificativa</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6746/7._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6746/7._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 07 ao Projeto de Lei Complementar nº 29/2020 - Emenda Aditiva</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6747/8._emenda_supressiva_ao_projeto_de_lei_complementar_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6747/8._emenda_supressiva_ao_projeto_de_lei_complementar_29-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 08 ao Projeto de Lei Complementar nº 29/2020 - Emenda Supressiva</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6748/emenda_01_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6748/emenda_01_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6749/emenda_02_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6749/emenda_02_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02/2020 - Comissão Especial de Revisão da LOMA - Emenda Aditiva ao Projeto de Emenda à LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6750/emenda_03_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6750/emenda_03_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 03/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6751/emenda_04_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6751/emenda_04_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 04/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6752/emenda_05_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6752/emenda_05_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 05/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6753/emenda_06_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6753/emenda_06_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 06/2020 - Comissão Especial de Revisão da LOMA - Emenda Aditiva ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6754/emenda_07_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6754/emenda_07_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 07/2020 - Comissão Especial de Revisão da LOMA - Emenda Supressiva ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6755/emenda_08_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6755/emenda_08_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 08/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>Aparecido da Reciclagem, Roberto Mota - Betão, Amanda Nassar, Elias, Tatiana Nogueira, Vanderlei Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6756/emenda_09_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6756/emenda_09_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 09/2020 - Comissão Especial de Revisão da LOMA - Emenda Aditiva ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6757/emenda_10_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6757/emenda_10_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 10/2020 - Comissão Especial de Revisão da LOMA - Emenda Aditiva ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6766/3._emenda_aditiva_modificativa_e_supressiva_ao_projeto_de_lei_complementar_24-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6766/3._emenda_aditiva_modificativa_e_supressiva_ao_projeto_de_lei_complementar_24-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao Projeto de Lei Complementar nº 24/2019 -  Emenda Aditiva, modificativa e supressiva</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6767/4._emenda_aditiva_ao_projeto_de_lei_complementar_24-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6767/4._emenda_aditiva_ao_projeto_de_lei_complementar_24-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 04 ao Projeto de Lei Complementar nº 24/2019 - Emenda Aditiva</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6768/5._emenda_modificativa_ao_projeto_de_lei_complementar_24-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6768/5._emenda_modificativa_ao_projeto_de_lei_complementar_24-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 05 ao Projeto de Lei Complementar nº 24/2019 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6777/10._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6777/10._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 10 ao Projeto de Lei Complementar nº 25/2019 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6778/11._emenda_modificativa_e_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6778/11._emenda_modificativa_e_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 11 ao Projeto de Lei Complementar nº 25/2019 - Emenda Modificativa e Supressiva</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6789/emenda_modificativa_ao_projeto_de_lei_2332-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6789/emenda_modificativa_ao_projeto_de_lei_2332-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 2.332/2020.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento, Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6790/emenda_substitutiva_ao_projeto_de_lei_2333-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6790/emenda_substitutiva_ao_projeto_de_lei_2333-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Lei nº 2.333/2020, que “Altera a redação da Lei Municipal nº 1.493, de 14 de maio de 2004, em cumprimento a Emenda Constitucional nº 103/2019, conforme especifica.”</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6803/emenda_supressiva_ao_pl_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6803/emenda_supressiva_ao_pl_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 12 ao Projeto de Lei Complementar nº 25/2019 - Emenda Supressiva</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6804/emenda_aditiva_ao_pl_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6804/emenda_aditiva_ao_pl_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 13 ao Projeto de Lei Complementar nº 25/2019 - Emenda Aditiva</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>Emenda 07 ao Projeto de Lei Complementar nº 28/2020 - Emenda Modificativa</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6828/emenda_supressiva_ao_pl_83-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6828/emenda_supressiva_ao_pl_83-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei nº 83/2020 - Emenda Supressiva</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6857/emenda_11_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6857/emenda_11_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 11/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6858/emenda_12_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6858/emenda_12_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 12/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6859/emenda_13_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6859/emenda_13_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 13/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6860/emenda_14_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6860/emenda_14_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 14/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6861/emenda_15_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6861/emenda_15_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 15/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6862/emenda_16_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6862/emenda_16_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 16/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6863/emenda_17_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6863/emenda_17_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 17/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6864/emenda_18_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6864/emenda_18_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 18/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6865/emenda_19_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6865/emenda_19_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 19/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6866/emenda_20_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6866/emenda_20_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 20/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6867/emenda_21_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6867/emenda_21_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 21/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6868/emenda_22_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6868/emenda_22_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 22/2020 - Comissão Especial de Revisão da LOMA - Emenda Aditiva ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6869/emenda_23_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6869/emenda_23_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 23/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6870/emenda_24_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6870/emenda_24_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 24/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6871/emenda_25_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6871/emenda_25_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 25/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6872/emenda_26_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6872/emenda_26_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 26/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6873/emenda_27_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6873/emenda_27_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 27/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6874/emenda_28_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6874/emenda_28_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 28/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6875/emenda_29_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6875/emenda_29_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 29/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6876/emenda_30_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6876/emenda_30_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 30/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6877/emenda_31_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6877/emenda_31_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 31/2020 - Comissão Especial de Revisão da LOMA - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6893/emenda_32_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6893/emenda_32_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 32/2020 - Emenda Modificativa ao Projeto de Emenda da LOMA nº 02/2020.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6900/emenda_modificativa_ao_projeto_de_lei_no_2331-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6900/emenda_modificativa_ao_projeto_de_lei_no_2331-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 2.331/2020.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6937/emenda_modificativa_ao_pl_2349-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6937/emenda_modificativa_ao_pl_2349-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 2.349/2020</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6947/emenda_01-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6947/emenda_01-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6948/emenda_02-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6948/emenda_02-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6949/emenda_03-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6949/emenda_03-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 03/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6950/emenda_04-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6950/emenda_04-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 04/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6951/emenda_05-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6951/emenda_05-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 05/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6952/emenda_06-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6952/emenda_06-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 06/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6953/emenda_07-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6953/emenda_07-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 07/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6954/emenda_08-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6954/emenda_08-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 08/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6955/emenda_09-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6955/emenda_09-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 09/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6956/emenda_10-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6956/emenda_10-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 10/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6959/emenda_substitutivo_geral_ao_projeto_de_lei_no_18-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6959/emenda_substitutivo_geral_ao_projeto_de_lei_no_18-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutivo Geral ao Projeto de Lei nº 18/2020</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>Aparecido da Reciclagem, Ben Hur, Cabrini, Celso Nicácio, Lucia de Lima, Vanderlei Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6961/emenda_11-2020_ao_projeto_de_lei_2353-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6961/emenda_11-2020_ao_projeto_de_lei_2353-2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 11/2020 - Emenda Modificativa ao Projeto de Lei 2353/2020</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6742/8._subemenda_modificativa_e_aditiva_a_emenda_apresentada_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6742/8._subemenda_modificativa_e_aditiva_a_emenda_apresentada_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 08 ao Projeto de Lei Complementar nº 25/2019 - Subemenda Modificativa e Aditiva</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6743/9._subemenda_modificativa_apresentada_ao_projeto_de_lei_complementar_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6743/9._subemenda_modificativa_apresentada_ao_projeto_de_lei_complementar_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 09 ao Projeto de Lei Complementar nº 25/2019 - Subemenda Modificativa</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6744/5._subemenda_modificativa_a_emenda_aditiva_apresentada_ao_projeto_de_lei_complementar_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6744/5._subemenda_modificativa_a_emenda_aditiva_apresentada_ao_projeto_de_lei_complementar_28-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 05 ao Projeto de Lei Complementar nº 28/2020 - Subemenda Modificativa</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6745/6._subemenda_modificativa_a_emenda_apresentada_ao_projeto_de_lei_complementar_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6745/6._subemenda_modificativa_a_emenda_apresentada_ao_projeto_de_lei_complementar_29-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 06 ao Projeto de Lei Complementar nº 29/2020 - Subemenda Modificativa</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6802/subemenda_supressiva_ao_pl_25-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6802/subemenda_supressiva_ao_pl_25-2019.pdf</t>
   </si>
   <si>
     <t>Emenda 12 ao Projeto de Lei Complementar nº 25/2020 - Subemenda Supressiva</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6805/subemenda_modificativa_ao_pl_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6805/subemenda_modificativa_ao_pl_28-2020.pdf</t>
   </si>
   <si>
     <t>Emenda 06 ao Projeto de Lei Complementar nº 28/2020 - Subemenda Modificativa</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6894/subemenda_modificativa_a_emenda_09-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6894/subemenda_modificativa_a_emenda_09-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Subemenda Modificativa a Emenda Aditiva nº 09/2020 ao Projeto de Emenda à Lei Orgânica Municipal de Araucária - LOMA nº 02/2020</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6895/subemenda_supressiva_a_emenda_14-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6895/subemenda_supressiva_a_emenda_14-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Subemenda Supressiva a Emenda Modificativa nº 14/2020 ao Projeto de Emenda à Lei Orgânica Municipal de Araucária - LOMA nº 02/2020</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6896/subemenda_modificativa_a_emenda_21-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6896/subemenda_modificativa_a_emenda_21-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf</t>
   </si>
   <si>
     <t>Subemenda Modificativa a Emenda Modificativa nº 21/2020 ao Projeto de Emenda à Lei Orgânica Municipal de Araucária - LOMA nº 02/2020</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Amanda Nassar, Aparecido da Reciclagem, Claudinho do Açougue, Elias, Fabio Alceu, Fabio Pedroso, Germaninho, Lucia de Lima, Tatiana Nogueira, Xandão</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5765/mocao_de_repudio_01-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5765/mocao_de_repudio_01-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO a Refinaria Getúlio Vargas, contra a HIBERNAÇÃO DA ARAUCÁRIA NITROGENADOS ANSA/FAFEN encerrando as atividades com a demissão de 396 funcionários diretamente e indiretamente irá atingir um número de aproximadamente 3.000 (três mil) famílias, aumentando assim o desemprego em nosso País e enorme prejuízo ao Município de Araucária.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5959/mocao_de_aplausos_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5959/mocao_de_aplausos_02-2020.pdf</t>
   </si>
   <si>
     <t>Essa homenagem tem o objetivo de prestigiar a Sra. Tereza Proença da Conceição, por ter sido uma corajosa, dedicada e atuante coordenadora da APMI,_x000D_
 Associação de Proteção à Maternidade e a Infância, na década de 90 e inicio dos anos 2000.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6200/mocao_03-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6200/mocao_03-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N° 03/2020 A SRA. LEIDI MARA WZOREK DE SANTANA</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6793/mocao_de_aplausos_04-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6793/mocao_de_aplausos_04-2020.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Executiva, que seja inserida inclusão na ordem do dia e remessa ao Plenário da Câmara Municipal de Araucária para deliberação a Moção de Aplausos ao Cabo da Polícia Militar MARCELO JOSÉ STRUGALA, pelos relevantes serviços prestados à Comunidade Araucariense</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Prestação de Contas</t>
   </si>
   <si>
     <t>Diretoria Financeira - DF</t>
   </si>
   <si>
     <t>Balancete referente ao mês de março de 2020, encaminhado à DIPROLE através do Memorando n° 23/2020 da Diretoria Financeira e Contábil</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6362/balancete_orcamentario_abril.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6362/balancete_orcamentario_abril.pdf</t>
   </si>
   <si>
     <t>Balancete referente ao mês de abril de 2020, encaminhado à DIPROLE através do Memorando n° 30/2020 da Diretoria Financeira e Contábil.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6488/balancete_orcamentario_-_05-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6488/balancete_orcamentario_-_05-2020.pdf</t>
   </si>
   <si>
     <t>Balancete orçamentário referente ao mês de maio de 2020 para leitura no Plenário, conforme a Lei Orgânica Municipal de Araucária (art. 29, IX).</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6581/balancete_orcamentario_mes_06-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6581/balancete_orcamentario_mes_06-2020.pdf</t>
   </si>
   <si>
     <t>Balancete orçamentário referente ao mês de junho de 2020 para leitura no Plenário, conforme a Lei Orgânica Municipal de Araucária (art. 29, IX).</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6677/balancete_orcamentario_mes_07-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6677/balancete_orcamentario_mes_07-2020.pdf</t>
   </si>
   <si>
     <t>Balancete orçamentário referente ao mês de julho de 2020 para leitura no Plenário, conforme a Lei Orgânica Municipal de Araucária (art. 29, IX).</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6791/balancete_orcamentario_08-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6791/balancete_orcamentario_08-2020.pdf</t>
   </si>
   <si>
     <t>Balancete orçamentário referente ao mês de agosto de 2020 para leitura no Plenário, conforme a Lei Orgânica Municipal de Araucária (art. 29, IX).</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6883/balancete_orcamentario_09-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6883/balancete_orcamentario_09-2020.pdf</t>
   </si>
   <si>
     <t>Balancete orçamentário referente ao mês de setembro de 2020 para leitura no Plenário, conforme a Lei Orgânica Municipal de Araucária (art. 29, IX).</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6934/balancete_orcamentario_10-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6934/balancete_orcamentario_10-2020.pdf</t>
   </si>
   <si>
     <t>Balancete orçamentário referente ao mês de outubro de 2020 para leitura no Plenário, conforme a Lei Orgânica Municipal de Araucária (art. 29, IX).</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6968/balancete_orcamentario_11-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6968/balancete_orcamentario_11-2020.pdf</t>
   </si>
   <si>
     <t>Balancete orçamentário referente ao mês de novembro de 2020 para leitura no Plenário, conforme a Lei Orgânica Municipal de Araucária (art. 29, IX).</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7052/balancete_orcamentario_12-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7052/balancete_orcamentario_12-2020.pdf</t>
   </si>
   <si>
     <t>Balancete orçamentário referente ao mês de dezembro de 2020 para leitura no Plenário, conforme a Lei Orgânica Municipal de Araucária (art. 29, IX).</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7849/acordao_de_parecer_previo_tcepr-_prestacao_de_contas_-_exercicio_2014.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7849/acordao_de_parecer_previo_tcepr-_prestacao_de_contas_-_exercicio_2014.pdf</t>
   </si>
   <si>
     <t>Acórdão de Parecer Prévio TCE/PR- Prestação de Contas - Exercício 2014</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>PLEG</t>
   </si>
   <si>
     <t>Processo Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6114/processo_legislativo_18-2020_-_indicacao_805-2019.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6114/processo_legislativo_18-2020_-_indicacao_805-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 805/2019. Iniciativa da Vereadora Amanda Maria Brunatto Silva Nassar. "Solicita que seja criado o Conselho Municipal de Proteção e Defesa dos Animais e o Fundo Municipal de Proteção e Defesa dos Animais."</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6115/processo_legislativo_25-2020_-_requerimento_01-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6115/processo_legislativo_25-2020_-_requerimento_01-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 01/2020. INICIATIVA DO VEREADOR APARECIDO RAMOS ESTEVÃO. SOLICITA INFORMAÇÕES DAS SEGUINTES_x000D_
 INDICAÇÕES:_x000D_
 664/2018 - Semáforo Praça do Parafuso;_x000D_
 203/2019 - Travessia Elevada Rua Gralha Azul;_x000D_
 462/2019 - Calçamento Rua Oldemar de Oliveira e Cesário Furman;_x000D_
 471/2019 - Calçamento Ruas Padre João Palka, Arnaldo Borba e Francisco Skraba;_x000D_
 488/2019 - Pavimentação Rua Irineu Chempcek;_x000D_
 663/2019 - Pavimentação Rua Alencastro Cordeiro e Rua João Goffrid;_x000D_
 778/2019 - Pavimentação Rua Pedro Nolasco Pizzatto;_x000D_
 788/2019 - Instalação de Toldo no TGD.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6099/processo_legislativo_26-2020_-_indicacao_02-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6099/processo_legislativo_26-2020_-_indicacao_02-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2020. INICIATIVA DO VEREADOR GERMANINHO KRZYZANOWSKI. “SOLICITA A INSTALAÇÃO DE ILUMINAÇÃO DE LED NA RUA MATO GROSSO EM FRENTE AO Nº 580, NO POSTE DE IDENTIFICAÇÃO ASU-AOS, LOCALIZADO NO BAIRRO IGUAÇU.”</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 33/2020 DE INICIATIVA DA VEREADORA AMANDA MARIA BRUNATTO SILVA NASSAR. SOLICITA A SUBSTITUIÇÃO DOS VIDROS QUEBRADOS E DEDETIZAÇÃO DA CAPELA DO CEMITÉRIO CENTRAL DE ARAUCÁRIA.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6107/processo_legislativo_42-2020_-_indicacao_14-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6107/processo_legislativo_42-2020_-_indicacao_14-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2020. INICIATIVA DO VEREADOR ELIAS ALMEIDA DOS SANTOS. “SOLICITA A IMPLANTAÇÃO DE CICLOVIA OU CICLOFAIXA NA AVENIDA ARCHELAU DE ALMEIDA TORRES NO PONTO ENTRE A RUA GUANABARA E AVENIDA DR VITOR DO AMARAL.”</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6119/processo_legislativo_43-2020_-_indicacao_16-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6119/processo_legislativo_43-2020_-_indicacao_16-2020.pdf</t>
   </si>
   <si>
     <t>Indicação nº 16 /2020. Iniciativa do Vereador Elias Almeida dos Santos. "Requer a implantação de ciclovia ou ciclofaixa na Avenida das Araucárias no ponto entre a Rua José Cheinfert e Rodovia do Xisto.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
     <t>Requerimento n° 04/2020 de iniciativa da Vereadora Amanda Nassar. Requer à Mesa Executiva que seja encaminhado a Secretaria competente, este requerimento para que venha a ser disponibilizado informações a respeito da Indicação n° 107/2017, viabilize a infraestrutura na sala das máquinas de costura, na Secretária do Trabalho e Emprego.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>Requerimento n° 05/2020 de iniciativa da Vereadora Amanda Nassar. Requer à Mesa Executiva que seja encaminhado à Secretaria competente, este requerimento para que sejam disponibilizadas informações do projeto de reforma do telhado da Secretaria de Trabalho e Emprego.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6098/processo_legislativo_49-2020_-_indicacao_20-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6098/processo_legislativo_49-2020_-_indicacao_20-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 20/2020. INICIATIVA DO VEREADOR ELIAS ALMEIDA DOS SANTOS. “SOLICITA A IMPLANTAÇÃO DE CICLOVIA OU CICLOFAIXA NA AVENIDA NOSSA SENHORA DOS REMÉDIOS NO PONTO ENTRE A AVENIDA ALFRED CHARVETT E A RUA AGRIMENSOR CARLOS HASSELMANN.”</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6100/processo_legislativo_54-2020_-_indicacao_25-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6100/processo_legislativo_54-2020_-_indicacao_25-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 25/2020. INICIATIVA DO VEREADOR ELIAS ALMEIDA DOS SANTOS. “SOLICITA A IMPLANTAÇÃO DE CICLOVIA OU CICLOFAIXA NA RUA ROQUE SAAD NO PONTO ENTRE A RUA AGRIMENSOR CARLOS HASSELMANN E A RUA PEDRO JESS.”</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 10/2020. Iniciativa da Comissão Executiva. "Altera e revoga dispositivos da Lei Municipal n° 3.484, de 13 de junho de 2019, conforme especifica.'</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6126/processo_legislativo_71-2020_-_projeto_de_lei_2314-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6126/processo_legislativo_71-2020_-_projeto_de_lei_2314-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2314/2020. Iniciativa do Prefeito Hissam Hussein Dehaini. "Acresce vagas ao cargo de Psicólogo constante do Anexo 111 da Lei Municipal n° 1. 704 de 11 de dezembro de 2006 e suas alterações, conforme específica, em decorrência de decisão judicial."</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2020, de iniciativa da Vereadora Amanda Maria Brunatto Silva Nassar. "Dispõe sobre a obrigatoriedade de filmagem, gravação e transmissão ao vivo das audiências públicas da Prefeitura Municipal de Araucária, conforme especifica."</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>Indicação n° 67/2020 de iniciativa da Vereadora Amanda Maria Brunatto Silva Nassar. Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini, para que, através da secretaria competente, viabilize a criação do Fundo Municipal de Proteção e Defesa dos Animais.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>Indicação n° 69/2020 de iniciativa da Vereadora Amanda Maria Brunatto Silva Nassar. Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini, para que, através da secretaria competente, viabilize implantação de uma rede de saneamento básico de água ou a perfuração de um Poço Artesiano, na Região de Rio Verde Abaixo, Região Rural de Araucária.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6104/processo_legislativo_81-2020_-_indicacao_59-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6104/processo_legislativo_81-2020_-_indicacao_59-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 59/2020. INICIATIVA DO VEREADOR APARECIDO RAMOS ESTEVÃO. “SOLICITA CALÇAMENTO EM TODA A EXTENSÃO DA RUA TIRIVA, JARDIM CALIFÓRNIA.”</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>Indicação n° 82/2020 de iniciativa dos Vereadores Amanda Maria Brunatto Silva Nassar, Celso Nicácio e Alexandre Jacinto. Requer que o chefe do executivo municipal, no uso de suas atribuições asseguradas na LOMA, se digne em apresentar o projeto de lei visando fixar o valor da remuneração relativa aos cargos em comissão existentes no âmbito do poder executivo local, em valores não superiores ao recebido pelos secretários municipais (fixados pelo legislativo) e mantendo a mesma proporcionalidade (%) que lhes é conferido atualmente em relação aos vencimentos dos secretários municipais.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2316/2020 de iniciativa do Executivo Municipal. "Acresce vagas ao cargo de Profissional do Magistério - Professor Docência I constante do Anexo IV da Lei Municipal n° 1835 de 03 de janeiro de 2008 e suas alterações, conforme específica, em decorrência de decisão judicial."</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 3/2020. Iniciativa da Comissão Executiva. "Dispõe sobre a regulamentação e a utilização do Processo Administrativo Eletrônico no âmbito da Câmara Municipal de Araucária e dá outras providências."</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>Indicação n° 121/2020 de iniciativa da Vereadora Amanda Maria Brunatto Silva Nassar. Solicita que sejam tapados os buracos na Rua Lourdes Belniok Brongel, esquina com a Manoel Ribas.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>Indicação n° 124/2020 de iniciativa da Vereadora Amanda Maria Brunatto Silva Nassar. Solicita um estudo de viabilidade para alterar o sentido da via sentido duplo, para sentido único em toda extensão da Rua Major Sezino Pereira de Souza, centro (entre a Rua Coronel Antônio Xavier e Expedicionários Brasileiros)</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6113/processo_legislativo_161-2020_-_indicacao_122-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6113/processo_legislativo_161-2020_-_indicacao_122-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 122/2020. INICIATIVA DO VEREADOR APARECIDO RAMOS ESTEVÃO. “SOLICITA AQUISIÇÃO DE NOVAS CADEIRAS DE RODAS PARA A UPA – UNIDADE DE PRONTO ATENDIMENTO.”</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6116/processo_legislativo_162-2020_-_indicacao_123-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6116/processo_legislativo_162-2020_-_indicacao_123-2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 123/2020. Iniciativa do Vereador Aparecido Ramos Estevão. "Requer à Mesa que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Hissam Hussein Dehaini, solicitando que o Município de Araucária, através da Secretaria Municipal de Urbanismo, promova o calçamento em toda a extensão da rua João Túlio no bairro Boqueirão em Araucária- PR."</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6110/processo_legislativo_169-2020_-_indicacao_100-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6110/processo_legislativo_169-2020_-_indicacao_100-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 100/2020. INICIATIVA DO VEREADOR FABIO ALCEU FERNANDES. “SOLICITA A INSTALAÇÃO DE LIXEIRAS EM TODOS OS PONTOS DE ÔNIBUS DO MUNICÍPIO.”</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>Indicação nº 120/2020, de iniciativa do Vereador Fabio Rodrigo Pedroso. "Requer à Mesa Diretora, na forma regimental, que seja oficiado ao Exmo. Senhor Prefeito Hissam Hussein Dehaini, através da Secretaria correspondente, solicitando providências para a revitalização do Rio Chimbituva."</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6108/processo_legislativo_183-2020_-_indicacao_71-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6108/processo_legislativo_183-2020_-_indicacao_71-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 71/2020. INICIATIVA DO VEREADOR GERMANINHO KRZYZANOWSKI. “SOLICITA PAVIMENTAÇÃO EM TODA EXTENSÃO DA RUA PINGUIM, BAIRRO CAPELA VELHA.”</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6109/processo_legislativo_184-2020_-_indicacao_72-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6109/processo_legislativo_184-2020_-_indicacao_72-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 72/2020. INICIATIVA DO VEREADOR GERMANINHO KRZYZAMOWSKI. “SOLICITA PAVIMENTAÇÃO EM TODA EXTENSÃO DA RUA TUCANO, BAIRRO CAPELA VELHA.”</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6111/processo_legislativo_214-2020_-_indicacao_118-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6111/processo_legislativo_214-2020_-_indicacao_118-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 118/2020. INICIATIVA DA VEREADORA  LUCINÉIA DE JESUS FERREIRA DE LIMA. “SOLICITA A COMPRA DE CADEIRAS DE RODAS PARA A UPA – UNIDADE DE PRONTO ATENDIMENTO”.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>Indicação n° 126/2020 de iniciativa da Vereadora Amanda Nassar. Solicita que seja disponibilizado um funcionário para atendimento e limpeza dos banheiros localizados na praça São Vicente de Paula.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6117/processo_legislativo_217-2020_-_indicacao_127-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6117/processo_legislativo_217-2020_-_indicacao_127-2020.pdf</t>
   </si>
   <si>
     <t>Indicação nº 127/2020. Iniciativa da Vereadora Amanda Maria Brunatto Silva Nassar. "Solicita a revitalização das calçadas da rua Frederico Basso, entorno a Prefeitura Municipal de Araucária."</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>Requerimento nº 71/2020. Iniciativa do Vereador Alexandre Jacinto. "Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, informações acerca da implantação de rampas de Acessibilidade na Agência do INSS, Localizada na AV. Manoel Ribas, 185 - Centro. Conforme a indicação Nº 682/2019, Já Apresentada e Aprovada por esta casa de Leis, no dia 22 de Outubro de 2019."</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6123/processo_legislativo_222-2020_-_requerimento_72-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6123/processo_legislativo_222-2020_-_requerimento_72-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 72/2020. Iniciativa do Vereador Alexandre Jacinto. "Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, informações acerca da implantação de uma lombada(redutor de velocidade) na Rua Arthur Hasselmann, Em Frente ao nº 44, No Bairro Fazenda Velha. Conforme a indicação Nº 459/2019, Já Apresentada e Aprovada por esta casa de Leis no dia 11 de Junho de 2019."</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6122/processo_legislativo_224-2020_-_requerimento_75-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6122/processo_legislativo_224-2020_-_requerimento_75-2020.pdf</t>
   </si>
   <si>
     <t>Requerimento 75/2020. Iniciativa do Vereador Alexandre Jacinto. "Requer à Mesa que seja encaminhado expediente ao senhor Prefeito Municipal, Hissan Hussein Dehaini, para que determine às Secretarias competentes que seja encaminhado a esta casa de leis, informações sobre a revitalização parcial da Travessa Evaristo Druziak, localizada no Bairro Chapada. Conforme a indicação Nº 786/2018, Já Apresentada e Aprovada por esta casa de Leis no dia 21 de Agosto de 2018."</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6103/processo_legislativo_229-2020_-_indicacao_31-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6103/processo_legislativo_229-2020_-_indicacao_31-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 31/2020. INICIATIVA DO VEREADOR ELIAS ALMEIDA DOS SANTOS. “SOLICITA PAVIMENTAÇÃO DA RUA DANIEL SIGNORETO RODRIGUES, BAIRRO FAZENDA VELHA”.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6121/processo_legislativo_232-2020_-_indicacao_128-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6121/processo_legislativo_232-2020_-_indicacao_128-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 128/2020. Iniciativa do Vereador Elias Almeida dos Santos. "Solicita instalação de travessia elevada na Rua Manoel Ribas nas proximidades da Escola de educação infantil e Fundamental Sementinha de Ouro no bairro, Cachoeira."</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6120/processo_legislativo_233-2020_-_indicacao_129-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6120/processo_legislativo_233-2020_-_indicacao_129-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 129/2020. Iniciativa do Vereador Elias Almeida dos Santos. "Solicita a inclusão no planejamento da Prefeitura, para colocação de lombadas e calçadas no prolongamento da Avenida dos Pinheirais n° 565 em frente à empresa Ingersoll Rand, Estaçåo."</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>DENÚNCIA - SIMONE DOS SANTOS BARRA, brasileira, casada, estudante universitária, portadora da Cédula de Identidade/RG n ° 150177456 SSP/PR e inscrita no CPF/MF sob n ° 819.420.281-72, eleitora e munícipe, vem, a presença de Vossa Excelência, requerer a instauração de COMISSÃO PROCESSANTE, com a finalidade de investigar/apurar atos de improbidade administrativa cometidos pelo Senhor Secretário de Governo do Município de Araucária Genildo Pereira Carvalho e da responsabilização solidária Excelentíssimo Senhor Prefeito Municipal Hissan Hussein Dehaini</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>Indicação nº 136/2020. Iniciativa do Vereador Fabio Alceu Fernandes. "Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes a instalação de mais uma lixeira comunitária, na Rua Augusto Borkowski, Bairro de Campina das Pedras, em frente ao Tulipas Eventos."</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>Indicação nº 137/2020. Iniciativa do  Vereador Fabio Alceu Fernandes. "Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes a mudança do local do Ponto de Ônibus, localizado na Rua Augusto Borkowski, Bairro de Campina das Pedras, em frente ao Tulipas Eventos."</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6144/processo_legislativo_244-2020_-_indicacao_138-2020_-_integra.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6144/processo_legislativo_244-2020_-_indicacao_138-2020_-_integra.pdf</t>
   </si>
   <si>
     <t>Indicação nº 138/2020 de iniciativa do Vereador Fabio Alceu Fernandes. "Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes a instalação de travessia elevada localizado na Rua Augusto Borkowski, bairro de Campina das Pedras, em frente ao Tulipas Eventos."</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6156/processo_legislativo_245-2020_-_indicacao_139-2020_-_integra.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6156/processo_legislativo_245-2020_-_indicacao_139-2020_-_integra.pdf</t>
   </si>
   <si>
     <t>Indicação nº 139/2020 de iniciativa do Vereador Fabio Alceu Fernandes. "Requer a mesa que seja encaminhado expediente ao senhor Prefeito Municipal Hissam Hussein Dehaini, para determinar às Secretarias competentes providenciem vagas de estacionamento Exclusivas para Transporte Escolar, no portão de entrada e saída do Colégio Estadual Júlio Szymanski, na Rua Lourenço Jacioch."</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>Indicação nº 149/2020 de iniciativa da Vereadora Amanda Nassar. Requer à mesa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal Hissam Hussein Dehaini que, através da secretaria competente, para que seja realizada a instalação de postes de iluminação pública de lâmpadas de LED na Rua Aristides Ferreira, Jardim Iguatemi.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>Indicação n° 168/2020 de iniciativa da Vereadora Amanda Nassar. Solicito que seja feito um estudo que venha viabilizar uma reforma nos centros de especialidades médicas e odontológicas do Município de Araucária, visando um melhor atendimento a pacientes com riscos e suspeitas de COVlD-19.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>INDICAÇÃO 171/2020 DE INICIATIVA DA VEREADORA AMANDA MARIA BRUNATTO SILVA NASSAR. SOLICITO A DISPONIBILIZAÇÃO DE UM CARTÃO SOCIAL PARA ALIMENTAÇÃO AOS CATADORES DE MATERIAIS DE RECICLÁVEIS DURANTE O PERÍODO EM QUE A COLETA SELETIVA ESTIVER SUSPENSA.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>Indicação n° 172/2020 de iniciativa da Vereadora Amanda Maria Brunatto Silva Nassar.  SOLICITA A AMPLIAÇÃO DO VALOR DE CRÉDITO PARA OS EMPREENDEDORES DO MUNICÍPIO DE ARAUCÁRIA.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6262/processo_legislativo_294-2020_-_projeto_de_lei__2320-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6262/processo_legislativo_294-2020_-_projeto_de_lei__2320-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2320/2020 de iniciativa do Executivo Municipal. "Prorroga os prazos estabelecidos no art. 31 e § 2° do art. 37 da Lei Municipal n° 1704 de 11 de dezembro de 2006 e arts. 20 e 28 da Lei n° 1835 de 3 de janeiro de 2008, em decorrência do estado de emergência em saúde pública em virtude da pandemia pelo Coronavírus SARS- CoV- 2/COVID - 19, estabelecido pelo Decreto Municipal n° 34.380 de 23 de março de 2020.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 2/2020, de iniciativa da Comissão Executiva. "Susta os atos do chefe do executivo municipal que: a) declarou emergência no sistema de transporte coletivo do Município de Araucária mediante a emissão do decreto n° 34.444/2020 e b) que autorizou / determinou o CHAMAMENTO PÚBLICO visando a contratação por LICITAÇÃO EMERGENCIAL, de para EXPLORAÇÃO DO TRANSPORTE COLETIVO DISPENSA DE pessoa jurídica SERVIÇO DE URBANO DO MUNICÍPIO mediante outorga de permissão conforme Processo Administrativo n° 20.525/2020, na medida que, de acordo com os documentos publicados pelo executivo, as referidas condutas não observaram as regras legais vigentes e se mostram contrárias ao interesse público e dá outras providências"."</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6264/projeto_de_lei_complementar_28-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6264/projeto_de_lei_complementar_28-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 28-2020 de iniciativa do Executivo Municipal. "Dispõe sobre o Código de postura do Município de Araucária e da outras providencias."</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6265/projeto_de_lei_complementar_29-2020.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6265/projeto_de_lei_complementar_29-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 29-2020 de iniciativa do Executivo Municipal. "Aprova o Código de obras e edificações do Município de Araucária, e da outras providencias."</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6045/denuncia_-_simone_dos_santos_barra.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6045/denuncia_-_simone_dos_santos_barra.pdf</t>
   </si>
   <si>
     <t>SIMONE DOS SANTOS BARRA, brasileira, casada, estudante universitária, portadora da Cédula de Identidade/RG n ° 150177456 SSP/PR e inscrita no CPF/MF sob n ° 819.420.281-72, eleitora e munícipe, vem, a presença de Vossa Excelência, requerer a instauração de COMISSÃO PROCESSANTE, com a finalidade de investigar/apurar atos de improbidade administrativa cometidos pelo Senhor Secretário de Governo do Município de Araucária Genildo Pereira Carvalho e da responsabilização solidária Excelentíssimo Senhor Prefeito Municipal Hissan Hussein Dehaini</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>COMPRO - Comissão Processante</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6235/parecer_comissao_processante.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6235/parecer_comissao_processante.pdf</t>
   </si>
   <si>
     <t>PARECER PRELIMINAR DO RELATOR DA COMISSÃO PROCESSANTE INSTAURADA NOS TERMOS DO ART. 162 DO REGIMENTO INTERNO DA CÂMARA PARA APURAR DENÚNCIA FORMALIZADA POR POPULAR SRA. SlMONE DOS SANTOS BARRA PARA AVERIGUAR ATOS DE IMPROBIDADE ADMINISTRATIVA EM FACE DO SECRETÁRIO DE GOVERNO DO MUNICiPIO DE ARAUCÁRIA SR. GENILDO PEREIRA DE CARVALHO POR MÁ UTILIZAÇÃO DE RECURSOS PÚBLICOS EM VIAJEM A BRAS[LIA/DF E RESPONSABILIDADE DO SR. PREFEITO HlSSAM HUSSEM DEHAINI.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>RL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>Relatório Circunstanciado das atividades desenvolvidas pelo Centro de Integração Empresa-Escola no ano 2019.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>DIL</t>
   </si>
   <si>
     <t>Pedido de Dilação de Prazo</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6678/memorando_08-2020_-_ci.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6678/memorando_08-2020_-_ci.pdf</t>
   </si>
   <si>
     <t>Comissão de Inquérito do Contrato de Gestão 117/2018 do Hospital Municipal de Araucária - Memorando n° 08/2020. _x000D_
 Solicitação da dilação de prazo para o término dos trabalhos desta comissão em 85 dias, haja vista que a data final anteriormente estabelecida seria dia 06/09/2020. A dilação do prazo se faz necessária devido a prorrogação contratual com o Grupo Maciel (Contrato n° 06/2020). Caso seja aprovado, o novo prazo de trabalho para a entrega do relatório final da comissão, será no dia 30/11/2020.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6704/memorando_85-2020_-_cfo.pdf</t>
+    <t>http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6704/memorando_85-2020_-_cfo.pdf</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento - Memorando nº 85/2020. _x000D_
 Solicitação da prorrogação do prazo para a apresentar as emendas ao projeto de Lei nº 2.335/2020, que dispõe sobre as Diretrizes para elaboração da Lei Orçamentaria para o Exercício de 2021 até a data de 03 de Setembro de 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -12476,67 +12476,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5775/veto_ao_projeto_de_lei_n_93-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5777/veto_ao_projeto_de_lei_n_102-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5778/veto_ao_projeto_de_lei_n_71-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5779/veto_ao_projeto_de_lei_n_72-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5780/veto_ao_projeto_de_lei_n_108-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5781/veto_ao_projeto_de_lei_n_52-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5782/veto_ao_projeto_de_lei_n_68-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6163/veto_ao_projeto_de_lei_16-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6443/veto_ao_projeto_de_lei_41-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6444/veto_ao_projeto_de_lei_113-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6445/veto_ao_projeto_de_lei_123-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6446/veto_parcial_ao_projeto_de_lei_33-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6468/veto_parcial_ao_projeto_de_lei_82-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6469/veto_ao_projeto_de_lei_116-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6556/veto_ao_projeto_de_lei_23-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6557/veto_ao_projeto_de_lei_35-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6591/veto_ao_projeto_de_lei_29-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6765/veto_ao_projeto_de_lei_36-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6809/veto_ao_pl_41-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6849/veto_ao_projeto_de_lei_42-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6899/veto_parcial_ao_pl_29-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6907/veto_ao_pl_56-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6908/veto_ao_pl_40-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6962/veto_ao_pl_74-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6963/veto_ao_pl_75-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6964/veto_ao_pl_52-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6965/veto_ao_pl_83-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6247/projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6248/projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5783/projeto_de_lei_01-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5832/projeto_de_lei_02-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5934/projeto_de_lei_04-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5833/projeto_de_lei_05-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5784/projeto_de_lei_n_06-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5785/projeto_de_lei_n_08-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5786/projeto_de_lei_n_10-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5938/projeto_de_lei_11-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6376/projeto_de_lei_12-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6370/projeto_de_lei_13-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5940/projeto_de_lei_15-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5943/projeto_de_lei_16-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5842/projeto_de_lei_17_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5845/projeto_de_lei_18_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5843/projeto_de_lei_19_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5907/projeto_de_lei_20-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5928/projeto_de_lei_21_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5904/projeto_de_lei_22-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6016/projeto_de_lei_23-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6017/projeto_de_lei_24-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6033/projeto_de_lei_26-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6080/projeto_de_lei_27-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6081/projeto_de_lei_28-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6049/projeto_de_lei_n._29_nicacio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6257/projeto_de_lei_31-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6256/projeto_de_lei_32-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6091/projeto_de_lei_33-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6092/projeto_de_lei_34-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6211/projeto_de_lei_35-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6101/projeto_de_lei_36-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6166/projeto_de_lei_38-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6167/projeto_de_lei_39-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6168/projeto_de_lei_40-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6304/projeto_de_lei_41-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6169/projeto_de_lei_42-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6319/projeto_de_lei_43-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6713/projeto_de_lei_44-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6221/projeto_de_lei_45-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6290/projeto_de_lei_47-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6230/projeto_de_lei_48-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6231/projeto_de_lei_49-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6299/projeto_de_lei_51-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6441/projeto_de_lei_52-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6367/projeto_de_lei_53-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6300/projeto_de_lei_54-2020_ben_hur.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6328/projeto_de_lei_56-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6369/projeto_de_lei_57-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6339/projeto_de_lei_58-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6368/projeto_de_lei_59-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6415/projeto_de_lei_60-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6380/projeto_de_lei_61-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6418/projeto_de_lei_62-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6419/projeto_de_lei_63-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6404/projeto_de_lei_64-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6465/projeto_de_lei_66-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6553/projeto_de_lei_67-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6505/projeto_de_lei_68-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6506/projeto_de_lei_69-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6592/projeto_de_lei_70-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6507/projeto_de_lei_71-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6508/projeto_de_lei_72-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6567/projeto_de_lei_74-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6568/projeto_de_lei_75-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6562/projeto_de_lei_76-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6680/projeto_de_lei_79-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6625/projeto_de_lei_81-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6626/projeto_de_lei_82-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6654/projeto_de_lei_83-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6771/projeto_de_lei_85-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6655/projeto_de_lei_87-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6674/projeto_de_lei_88-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6694/projeto_de_lei_89-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6703/projeto_de_lei_90-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6769/projeto_de_lei_91-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6714/projeto_de_lei_92-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6770/projeto_de_lei_95-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6879/projeto_de_lei_97-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6884/projeto_de_lei_98-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6898/projeto_de_lei_99-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6946/projeto_de_lei_103-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6966/projeto_de_lei_104-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7040/projeto_de_lei_107-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7041/projeto_de_lei_108-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7042/projeto_de_lei_109-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7043/projeto_de_lei_110-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5910/projeto_de_lei_2314-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5914/projeto_de_lei_2315-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5924/projeto_de_lei_2316-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6078/projeto_de_lei_2317-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6162/projeto_de_lei_2.318-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6164/projeto_de_lei_2.319._2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6165/projeto_de_lei_2.320-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6224/projeto_de_lei_2321-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6303/projeto_de_lei_2323-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6363/projeto_de_lei_2324-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6374/projeto_de_lei_2325-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6375/projeto_de_lei_2326-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6414/projeto_de_lei_2327-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6466/projeto_de_lei_2328-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6477/projeto_de_lei_2329-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6489/projeto_de_lei_2330-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6509/projeto_de_lei_2331-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6582/projeto_de_lei_2.332-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6578/projeto_de_lei_2.333-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6579/projeto_de_lei_2.334-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6600/projeto_de_lei_2335-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6681/projeto_de_lei_2336-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6682/projeto_de_lei_2337-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6686/projeto_de_lei_2338-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6687/projeto_de_lei_2339-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6688/projeto_de_lei_2340-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6689/projeto_de_lei_2341-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6690/projeto_de_lei_2342-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6691/projeto_de_lei_2343-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6692/projeto_de_lei_2344-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6695/projeto_de_lei_2345-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6716/projeto_de_lei_2.346-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6788/projeto_de_lei_2347-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6810/projeto_de_lei_2348-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6845/projeto_de_lei_2349-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6846/projeto_de_lei_2350-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6935/projeto_de_lei_2351-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6890/projeto_de_lei_2352-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6931/projeto_de_lei_2354-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6041/decreto_legislativo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6197/projeto_de_decreto_legislativo_02-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6844/projeto_de_decreto_legislativo_03-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6926/projeto_de_decreto_legislativo_04-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5912/projeto_de_emenda_a_lei_organica_01_2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6487/projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6039/projeto_de_resolucao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5970/projeto_de_resolucao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6266/projeto_de_resolucao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6496/projeto_de_resolucao_06-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6826/projeto_de_resolucao_08-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5823/requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5824/requerimento_02-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5825/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5826/requerimento_04-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5827/requerimento_05-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5919/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5925/requerimento_08-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5931/requerimento_09-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5935/requerimento_11-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5937/requerimento_12-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5942/requerimento_15-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5944/requerimento_16-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5945/requerimento_17-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6054/requerimento_18_tatiana.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6055/requerimento_19_tatiana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6056/requerimento_20_tatiana.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6058/requerimento_22_tatiana.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6059/requerimento_23_tatiana.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6050/requerimento_n._24_tatiana.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6084/requerimento_25-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5946/requerimento_26-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5947/requerimento_27-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5948/requerimento_28-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5923/requerimento_29_2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5949/requerimento_30-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5950/requerimento_31-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5951/requerimento_32-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5952/requerimento_33-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5953/requerimento_34-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5954/requerimento_35-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5955/requerimento_36-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5956/requerimento_37-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5957/requerimento_38-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5958/requerimento_39-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5920/requerimento_42_2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5918/requerimento_43_2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5915/requerimento_44_2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5909/requerimento_45_2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6202/requerimento_46-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6203/requerimento_47-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6204/requerimento_48-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6205/requerimento_49-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6206/requerimento_50-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6207/requerimento_51-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6208/requerimento_52-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6209/requerimento_53-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5896/requerimento_54_2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5875/requerimento_55_2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5874/requerimento_56_2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5877/requerimento_57_2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5878/requerimento_58_2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5880/requerimento_59_2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5879/requerimento_60_2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6064/requerimento_61-2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5897/requerimento_62-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5898/requerimento_63-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5966/requerimento_64-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5961/requerimento_65-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5965/requerimento_67-2020_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5960/requerimento_68-2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6009/requerimento_70-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6010/requerimento_71-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6011/requerimento_72-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6018/requerimento_74-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6019/requerimento_75-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6020/requerimento_76-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6034/requerimento_77-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6036/requerimento_78-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6035/requerimento_79-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6077/requerimento_80-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6065/requerimento_81-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6159/requerimento_82-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6066/requerimento_83-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6094/requerimento_87-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6093/requerimento_88-2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6106/requerimento_89-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6158/requerimento_90-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6157/requerimento_91-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6160/requerimento_92-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6161/requerimento_93-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6172/requerimento_94-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6173/requerimento_96-2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6171/requerimento_98-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6193/requerimento_99-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6192/requerimento_100-2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6269/requerimento_101-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6201/requerimento_102-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6259/requerimento_103-2020_2.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6218/requerimento_104-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6249/requerimento_105-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6214/requerimento_106-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6220/requerimento_107-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6225/requerimento_109-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6250/requerimento_110-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6272/requerimento_111-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6251/requerimento_112-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6270/requerimento_114-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6268/requerimento_115-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6285/requerimento_116-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_117-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6295/requerimento_118-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6297/requerimento_120-2020_ben_hur.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6308/requerimento_121-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6326/requerimento_122-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6327/requerimento_124-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6321/requerimento_125-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6331/requerimento_127-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6342/requerimento_128-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6349/requerimento_129-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6386/requerimento_130-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6383/requerimento_131-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6382/requerimento_132-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6378/requerimento_133-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6385/requerimento_134-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6356/requerimento_136-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6387/requerimento_139-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6358/requerimento_142-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6373/requerimento_145-2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6381/requerimento_146-2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6800/requerimento_148-2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6402/requerimento_149-2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6425/requerimento_151-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6405/requerimento_155-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6406/requerimento_156-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6407/requerimento_158-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6475/requerimento_159-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6420/requerimento_161-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6421/requerimento_162-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6452/requerimento_163-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6447/requerimento_164-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6448/requerimento_165-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6449/requerimento_166-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6450/requerimento_167-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6451/requerimento_168-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6453/requerimento_169-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6454/requerimento_170-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6455/requerimento_171-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6456/requerimento_172-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6457/requerimento_173-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6474/requerimento_174-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6473/requerimento_175-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6472/requerimento_176-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6471/requerimento_177-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6470/requerimento_178-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6554/requerimento_180-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6555/requerimento_182-2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6494/requerimento_183-2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6495/requerimento_184-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6510/requerimento_185-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6611/requerimento_186-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6514/requerimento_187-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6515/requerimento_188-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6517/requerimento_190-2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6518/requerimento_191-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6519/requerimento_192-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6520/requerimento_193-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6522/requerimento_195-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6523/requerimento_196-2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6563/requerimento_200-2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6566/requerimento_201-2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6565/requerimento_203-2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6590/requerimento_204-2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6620/requerimento_206-2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6656/requerimento_208-2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6627/requerimento_214-2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6653/requerimento_215-2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6667/requerimento_216-2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6668/requerimento_217-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6672/requerimento_218-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6673/requerimento_219-2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6775/requerimento_221-2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6776/requerimento_222-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6774/requerimento_223-2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6787/requerimento_224-2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6798/requerimento_229-2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6799/requerimento_230-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6819/requerimento_232-2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6820/requerimento_233-2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6834/requerimento_234-2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6821/requerimento_235-2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6823/requerimento_237-2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6824/requerimento_238-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6835/requerimento_240-2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6836/requerimento_241-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6837/requerimento_242-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6838/requerimento_243-2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6839/requerimento_244-2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6840/requerimento_245-2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6841/requerimento_246-2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6842/requerimento_247-2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6830/requerimento_248-2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6852/requerimento_249-2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6853/requerimento_250-2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6854/requerimento_252-2020.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6892/requerimento_253-2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6878/requerimento_254-2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6889/requerimento_255-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6897/requerimento_257-2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6915/requerimento_262-2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6916/requerimento_263-2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6917/requerimento_264-2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6933/requerimento_266-2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6936/requerimento_267-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6940/requerimento_269-2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6941/requerimento_270-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5770/indicacao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5771/indicacao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5772/indicacao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5818/indicacao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5820/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5811/indicacao_06-2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5850/indicacao_07-2020..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5852/indicacao_08-2020..pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5853/indicacao_09-2020..pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5821/indicacao_10-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5822/indicacao_11-2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5787/indicacao_12-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5788/indicacao_13-2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5789/indicacao_14-2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5790/indicacao_15-2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5791/indicacao_16-2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5792/indicacao_17-2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5793/indicacao_18-2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5794/indicacao_19-2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5795/indicacao_20-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5796/indicacao_21-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5797/indicacao_22-2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5798/indicacao_23-2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5799/indicacao_24-2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5800/indicacao_25-2020.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5801/indicacao_26-2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5802/indicacao_27-2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5803/indicacao_28-2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5804/indicacao_29-2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6007/indicacao_30-2020.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6029/indicacao_31-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5805/indicacao_32-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5817/indicacao_33-2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5812/indicacao_34-2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5819/indicacao_35-2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6031/indicacao_36-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6037/indicacao_37-2020.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5834/indicacao_38-2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5835/indicacao_39-2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5855/indicacao_40-2020..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5856/indicacao_41-2020..pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5858/indicacao_42-2020..pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5860/indicacao_43-2020..pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5862/indicacao_44-2020..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5972/indicacao_45-2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5882/indicacao_46-2020..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5883/indicacao_47-2020..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5885/indicacao_50-2020..pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5888/indicacao_51-2020..pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5890/indicacao_52-2020..pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5892/indicacao_53-2020..pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5894/indicacao_55-2020..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5895/indicacao_56-2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5899/indicacao_57-2020..pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5900/indicacao_58-2020..pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5901/indicacao_59-2020..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5903/indicacao_60-2020..pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5906/indicacao_61-2020..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5908/indicacao_62-2020..pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5911/indicacao_63-2020..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5913/indicacao_64-2020..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5916/indicacao_65-2020..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5917/indicacao_66-2020..pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5921/indicacao_67-2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5922/indicacao_68-2020..pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5926/indicacao_69-2020.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5863/indicacao_70_2020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5861/indicacao_71_2020.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5859/indicacao_72_2020.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5927/indicacao_73-2020..pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5929/indicacao_74-2020..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5930/indicacao_75-2020..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5866/indicacao_77_2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5932/indicacao_78-2020..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5933/indicacao_79-2020..pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5936/indicacao_80-2020..pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5829/indicacao_81-2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5830/indicacao_82-2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5864/indicacao_83_2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5857/indicacao_85_2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5854/indicacao_86_2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5876/indicacao_88_2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5865/indicacao_89_2020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5867/indicacao_91_2020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5870/indicacao_92_2020.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5873/indicacao_93_2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5871/indicacao_94_2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5893/indicacao_97_2020.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5891/indicacao_98_2020.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5889/indicacao_99_2020.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5887/indicacao_100_2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5872/indicacao_102_2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5868/indicacao_103_2020.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5869/indicacao_104_2020.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5851/indicacao_105_2020.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5847/indicacao_106_2020.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5848/indicacao_107_2020.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5849/indicacao_108_2020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5886/indicacao_109_2020.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5884/indicacao_110_2020.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5881/indicacao_111_2020.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5969/indicacao_113-2020_2.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5838/indicacao_114_2020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5839/indicacao_115_2020.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5836/indicacao_116_2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5840/indicacao_117_2020.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6012/indicacao_118-2020.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5902/indicacao_119-2020.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5905/indicacao_120-2020.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5962/indicacao_121-2020.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6112/indicacao_122-2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5967/indicacao_123-2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5963/indicacao_124-2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6013/indicacao_125-2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6014/indicacao_126-2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6030/indicacao_128-2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6032/indicacao_129-2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6022/indicacao_130-2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6023/indicacao_131-2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6027/indicacao_132-2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6028/indicacao_133-2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6038/indicacao_135-2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6042/indicacao_136-2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6043/indicacao_137-2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6044/indicacao_138-2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6046/indicacao_139-2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6076/indicacao_140-2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6067/indicacao_141-_fabio_pedroso.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6047/indicacao_142-2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6048/indicacao_143-2020.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6083/indicacao_144-2020.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6082/indicacao_145-2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6068/indicacao_146-2020_fabio_pedroso.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6069/indicacao_148-2020.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6070/indicacao_149-2020_amanda_nassar.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6088/indicacao_150-2020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6089/indicacao_151-2020.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6071/indicacao_152-2020_aparecido.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6073/indicacao_153-2020_aparecido.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6074/indicacao_154-2020_pedroso.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6075/indicacao_155-2020.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6090/indicacao_157-2020.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6176/indicacao_158-2020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6177/indicacao_159-2020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6178/indicacao_160-2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6252/indicacao_161-2020.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6191/indicacao_162-2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6190/indicacao_163-2020.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6189/indicacao_164-2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6087/indicacao_168-2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6086/indicacao_169-2020.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6085/indicacao_170-2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6095/indicacao_171-2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6097/indicacao_172-2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6096/indicacao_173-2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6105/indicacao_174-2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6102/indicacao_175-2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6145/indicacao_176-2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6146/indicacao_177-2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6147/indicacao_178-2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6148/indicacao_179-2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6149/indicacao_180-2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6150/indicacao_181-2020.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6151/indicacao_182-2020.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6152/indicacao_183-2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6153/indicacao_184-2020.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6154/indicacao_185-2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6155/indicacao_186-2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6179/indicacao_187-2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6180/indicacao_188-2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6181/indicacao_189-2020.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6175/indicacao_190-2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6182/indicacao_191-2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6185/indicacao_193-2020.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6187/indicacao_195-2020.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6188/indicacao_196-2020.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6184/indicacao_197-2020.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6199/indicacao_198-2020.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6198/indicacao_199-2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6287/indicacao_200-2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6255/indicacao_201-2020.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6196/indicacao_203-2020.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6195/indicacao_204-2020.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6194/indicacao_205-2020.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6183/indicacao_206-2020.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6320/indicacao_207-2020.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6210/indicacao_209-2020.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6212/indicacao_210-2020.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6213/indicacao_211-2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6215/indicacao_212-2020.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6227/indicacao_213-2020.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6219/indicacao_214-2020.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6278/indicacao_215-2020.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6228/indicacao_217-2020.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6229/indicacao_218-2020.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6284/indicacao_219-2020.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6239/indicacao_220-2020.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6279/indicacao_221-2020.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6241/indicacao_222-2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6242/indicacao_223-2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6243/indicacao_224-2020.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6244/indicacao_225-2020.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6245/indicacao_226-2020.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6253/indicacao_227-2020.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6254/indicacao_228-2020.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6258/indicacao_229-2020.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6260/indicacao_230-2020.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6261/indicacao_231-2020.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6289/indicacao_232-2020.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6288/indicacao_233-2020.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6271/indicacao_234-2020.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6263/indicacao_235-2020.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6267/indicacao_236-2020.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6286/indicacao_238-2020.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6291/indicacao_239-2020.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6292/indicacao_240-2020.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6280/indicacao_241-2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6281/indicacao_242-2020.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6282/indicacao_243-2020_corrigida.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6283/indicacao_244-2020.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6336/indicacao_246-2020.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6315/indicacao_248-2020.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6296/indicacao_250-2020_tatiana.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6298/indicacao_251-2020.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6302/indicacao_252-2020.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6301/indicacao_253-2020_ben_hur.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6318/indicacao_254-2020.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6305/indicacao_255-2020.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6306/indicacao_256-2020.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6311/indicacao_257-2020.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6317/indicacao_258-2020.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6316/indicacao_259-2020.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6307/indicacao_260-2020.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6310/indicacao_261-2020.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6313/indicacao_262-2020.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6312/indicacao_263-2020.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6314/indicacao_264-2020.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6332/indicacao_265-2020.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6338/indicacao_266-2020.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6391/indicacao_267-2020.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6392/indicacao_268-2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6393/indicacao_269-2020.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6347/indicacao_270-2020.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6354/indicacao_271-2020.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6335/indicacao_273-2020.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6334/indicacao_274-2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6333/indicacao_275-2020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6337/indicacao_276-2020.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6330/indicacao_277-2020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6322/indicacao_278-2020.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6355/indicacao_279-2020.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6329/indicacao_280-2020.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6389/indicacao_281-2020_2.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6361/indicacao_282-2020.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6352/indicacao_283-2020.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6351/indicacao_284-2020.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6350/indicacao_285-2020.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6348/indicacao_286-2020.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6340/indicacao_287-2020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6341/indicacao_288-2020.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6359/indicacao_289-2020.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6357/indicacao_291-2020.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6346/indicacao_293-2020.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6344/indicacao_294-2020.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6345/indicacao_295-2020.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6390/indicacao_296-2020.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6388/indicacao_297-2020.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6394/indicacao_298-2020.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6395/indicacao_299-2020.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6379/indicacao_302-2020.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6396/indicacao_303-2020.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6397/indicacao_305-2020.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6413/indicacao_306-2020.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6398/indicacao_307-2020.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6399/indicacao_308-2020.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6400/indicacao_309-2020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6401/indicacao_310-2020.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6424/indicacao_311-2020.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6408/indicacao_313-2020.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6417/indicacao_314-2020.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6416/indicacao_315-2020.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6412/indicacao_316-2020.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6409/indicacao_317-2020.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6410/indicacao_318-2020.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6426/indicacao_320-2020.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6428/indicacao_321-2020.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6430/indicacao_322-2020.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6217/indicacao_323-2020.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6433/indicacao_324-2020.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6435/indicacao_327-2020.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6436/indicacao_328-2020.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6479/indicacao_329-2020.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6480/indicacao_330-2020.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6438/indicacao_332-2020.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6439/indicacao_333-2020.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6440/indicacao_334-2020.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6458/indicacao_335-2020.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6459/indicacao_336-2020.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6482/indicacao_337-2020.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6461/indicacao_338-2020.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6462/indicacao_339-2020.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6538/indicacao_340-2020.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6539/indicacao_341-2020.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6676/indicacao_342-2020.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6670/indicacao_343-2020.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6811/indicacao_344-2020.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6671/indicacao_345-2020.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6463/indicacao_346-2020.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6812/indicacao_347-2020.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6464/indicacao_348-2020.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6467/indicacao_349-2020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6476/indicacao_350-2020.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6483/indicacao_352-2020.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6478/indicacao_353-2020.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6484/indicacao_354-2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6481/indicacao_355-2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6485/indicacao_356-2020.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6491/indicacao_357-2020.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6527/indicacao_358-2020.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6497/indicacao_359-2020.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6498/indicacao_360-2020.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6486/indicacao_361-2020.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6499/indicacao_362-2020.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6490/indicacao_363-2020.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6492/indicacao_364-2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6493/indicacao_365-2020.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6772/indicacao_367-2020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6501/indicacao_369-2020.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6502/indicacao_370-2020.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6503/indicacao_371-2020.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6528/indicacao_373-2020.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6529/indicacao_374-2020.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6530/indicacao_375-2020.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6511/indicacao_376-2020.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6513/indicacao_378-2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6531/indicacao_380-2020.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6532/indicacao_381-2020.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6533/indicacao_382-2020.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6524/indicacao_383-2020.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6580/indicacao_384-2020.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6534/indicacao_385-2020.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6535/indicacao_386-2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6536/indicacao_387-2020.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6525/indicacao_389-2020.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6537/indicacao_391-2020.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6540/indicacao_392-2020.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6541/indicacao_393-2020.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6542/indicacao_394-2020.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6543/indicacao_395-2020.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6544/indicacao_396-2020.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6545/indicacao_397-2020.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6546/indicacao_398-2020.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6547/indicacao_399-2020.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6548/indicacao_401-2020.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6549/indicacao_402-2020.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6550/indicacao_403-2020.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6551/indicacao_404-2020.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6552/indicacao_405-2020.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6558/indicacao_408-2020.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6569/indicacao_409-2020.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6559/indicacao_410-2020.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6560/indicacao_411-2020.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6561/indicacao_412-2020.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6571/indicacao_413-2020.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6572/indicacao_416-2020.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6779/indicacao_417-2020.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6780/indicacao_418-2020.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6781/indicacao_419-2020.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6782/indicacao_420-2020.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6792/indicacao_421-2020.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6829/indicacao_423-2020.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6573/indicacao_426-2020.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6574/indicacao_427-2020.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6575/indicacao_428-2020.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6576/indicacao_429-2020.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6577/indicacao_430-2020.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6583/indicacao_431-2020.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6584/indicacao_432-2020.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6585/indicacao_433-2020.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6586/indicacao_434-2020.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6587/indicacao_435-2020.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6588/indicacao_436-2020.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6589/indicacao_437-2020.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6593/indicacao_438-2020.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6612/indicacao_439-2020.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6613/indicacao_440-2020.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6614/indicacao_441-2020.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6615/indicacao_442-2020.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6616/indicacao_443-2020.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6617/indicacao_444-2020.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6705/indicacao_445-2020.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6618/indicacao_446-2020.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6619/indicacao_448-2020.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6594/indicacao_449-2020.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6595/indicacao_450-2020.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6596/indicacao_451-2020.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6597/indicacao_452-2020.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6598/indicacao_453-2020.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6601/indicacao_454-2020.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6602/indicacao_455-2020.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6603/indicacao_456-2020.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6604/indicacao_457-2020.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6660/indicacao_458-2020.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6661/indicacao_459-2020.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6662/indicacao_460-2020.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6663/indicacao_461-2020.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6605/indicacao_462-2020.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6606/indicacao_463-2020.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6607/indicacao_464-2020.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6608/indicacao_465-2020.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6609/indicacao_466-2020.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6610/indicacao_467-2020.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6622/indicacao_468-2020.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6623/indicacao_469-2020.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6624/indicacao_470-2020.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6628/indicacao_472-2020.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6629/indicacao_473-2020.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6630/indicacao_474-2020.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6631/indicacao_475-2020.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6632/indicacao_476-2020.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6633/indicacao_477-2020.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6634/indicacao_478-2020.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6635/indicacao_479-2020.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6636/indicacao_480-2020.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6637/indicacao_481-2020.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6638/indicacao_482-2020.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6639/indicacao_483-2020.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6640/indicacao_484-2020.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6641/indicacao_485-2020.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6642/indicacao_486-2020.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6643/indicacao_487-2020.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6644/indicacao_488-2020.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6645/indicacao_489-2020.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6646/indicacao_490-2020.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6647/indicacao_491-2020.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6648/indicacao_492-2020.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6649/indicacao_493-2020.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6650/indicacao_494-2020.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6651/indicacao_495-2020.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6652/indicacao_496-2020.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6664/indicacao_497-2020.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6665/indicacao_498-2020.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6666/indicacao_499-2020.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6675/indicacao_504-2020.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6679/indicacao_505-2020.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6706/indicacao_506-2020.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6707/indicacao_507-2020.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6684/indicacao_512-2020.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6708/indicacao_514-2020.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6709/indicacao_515-2020.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6697/indicacao_516-2020.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6698/indicacao_517-2020.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6696/indicacao_518-2020.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6699/indicacao_519-2020.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6700/indicacao_520-2020.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6701/indicacao_521-2020.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6702/indicacao_522-2020.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6710/indicacao_523-2020.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6711/indicacao_524-2020.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6712/indicacao_525-2020.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6758/indicacao_526-2020.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6715/indicacao_527-2020.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6759/indicacao_528-2020.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6717/indicacao_529-2020.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6760/indicacao_530-2020.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6761/indicacao_531-2020.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6762/indicacao_532-2020.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6763/indicacao_533-2020.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6764/indicacao_534-2020.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6783/indicacao_535-2020.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6808/indicacao_536-2020.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6773/indicacao_537-2020.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6784/indicacao_539-2020.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6785/indicacao_540-2020.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6786/indicacao_542-2020.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6813/indicacao_543-2020.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6814/indicacao_544-2020.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6815/indicacao_545-2020.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6816/indicacao_546-2020.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6817/indicacao_547-2020.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6818/indicacao_548-2020.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6843/indicacao_549-2020.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6827/indicacao_550-2020.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6832/indicacao_551-2020.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6833/indicacao_552-2020.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6847/indicacao_554-2020.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6848/indicacao_555-2020.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6855/indicacao_556-2020.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6856/indicacao_557-2020.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6880/indicacao_558-2020.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6881/indicacao_559-2020.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6882/indicacao_560-2020.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6885/indicacao_561-2020.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6886/indicacao_562-2020.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6887/indicacao_563-2020.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6888/indicacao_564-2020.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6901/indicacao_565-2020.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6902/indicacao_566-2020.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6903/indicacao_567-2020.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6904/indicacao_568-2020.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6905/indicacao_569-2020.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6909/indicacao_570-2020.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6910/indicacao_571-2020.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6914/indicacao_572-2020.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6919/indicacao_573-2020.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6924/indicacao_574-2020.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6918/indicacao_575-2020.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6920/indicacao_576-2020.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6921/indicacao_577-2020.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6922/indicacao_578-2020.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6923/indicacao_579-2020.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6925/indicacao_580-2020.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6928/indicacao_581-2020.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6929/indicacao_582-2020.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6930/indicacao_583-2020.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6932/indicacao_564-2020.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6938/indicacao_585-2020.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6939/indicacao_586-2020.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6942/indicacao_587-2020.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6943/indicacao_588-2020.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6944/indicacao_589-2020.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6945/indicacao_590-2020.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6957/indicacao_591-2020.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6958/indicacao_592-2020.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6960/indicacao_593-2020.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6967/indicacao_594-2020.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6051/emenda_modificativa_do_projeto_de_lei_120-2019.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6052/emenda_modificativa_ao_projeto_de_lei_04-2020.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6062/emenda_supressiva_ao_projeto_de_lei_123-2019.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6063/emenda_substitutiva_ao_projeto_de_lei_123-2019.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6072/emenda_modificativa_ao_projeto_de_lei_41-2019.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6234/emenda_modificativa_ao_projeto_de_lei__33-2018.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6236/emenda_aditiva_ao_projeo_de_lei_77-2019.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6276/projeto_de_lei__117-2019_-_emenda_substitutiva_geral_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6366/emenda_modificativa_ao_projeto_de_lei_51-2020.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6371/emenda_modificativa_ao_projeto_de_lei_n_38-2019.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6372/emenda_modificativa_ao_projeto_de_lei_n_58-2029.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6411/emenda_aditiva_ao_projeto_de_lei_2.280-2019.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6422/emenda_modificativa_ao_projeto_de_lei_2321-2020.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6423/emenda_modificativa_ao_projeto_de_lei_2322-2020.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6427/emenda_modificativa_ao_projeto_de_lei_23-2020.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6429/emenda_supressiva_ao_projeto_de_lei_23-2020.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6431/emenda_supressiva_ao_projeto_de_lei_24-2020.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6599/emenda_supressiva_ao_projeto_de_lei_2327-2020.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6657/emenda_supressiva_ao_projeto_de_lei_36-2020.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6658/emenda_supressiva_ao_projeto_de_lei_58-2020.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6659/emenda_substituivo_geral_ao_projeto_de_lei_2330-2020.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6669/emenda_modificativa_ao_substitutivo_geral_ao_pl_2330-2020.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6683/emenda_supressiva_ao_projeto_de_lei_11-2020.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6718/emenda_supressiva_ao_projeto_de_lei_complementar_23-2019.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6719/emenda_modificativa_ao_projeto_de_lei_complementar_23-2019.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6720/emenda_aditiva_ao_projeto_de_lei_complementar_23-2019.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6721/1._emenda_supressiva_ao_projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6722/2._emenda_modificativa_ao_projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6723/1._emenda_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6724/2._emenda_aditiva_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6725/3._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6726/4._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6727/5._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6728/6._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6729/7._emenda_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6730/1._emenda_supressiva_ao_projeto_de_lei_complementar_27-2019.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6731/2._emenda_aditiva_ao_projeto_de_lei_complementar_27-2019.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6732/3._emenda_modificativa_ao_projeto_de_lei_complementar_27-2019.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6733/1._emenda_supressiva_ao_projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6735/2._emenda_aditiva_ao_projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6734/3._emenda_modificativa_ao_projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6736/4._emenda_aditiva_ao_projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6737/1._emenda_supressiva_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6738/2._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6739/3._emenda_modificativa_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6740/4._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6741/5._emenda_aditiva_e_modificativa_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6746/7._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6747/8._emenda_supressiva_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6748/emenda_01_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6749/emenda_02_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6750/emenda_03_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6751/emenda_04_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6752/emenda_05_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6753/emenda_06_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6754/emenda_07_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6755/emenda_08_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6756/emenda_09_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6757/emenda_10_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6766/3._emenda_aditiva_modificativa_e_supressiva_ao_projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6767/4._emenda_aditiva_ao_projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6768/5._emenda_modificativa_ao_projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6777/10._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6778/11._emenda_modificativa_e_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6789/emenda_modificativa_ao_projeto_de_lei_2332-2020.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6790/emenda_substitutiva_ao_projeto_de_lei_2333-2020.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6803/emenda_supressiva_ao_pl_25-2019.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6804/emenda_aditiva_ao_pl_25-2019.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6828/emenda_supressiva_ao_pl_83-2020.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6857/emenda_11_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6858/emenda_12_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6859/emenda_13_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6860/emenda_14_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6861/emenda_15_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6862/emenda_16_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6863/emenda_17_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6864/emenda_18_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6865/emenda_19_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6866/emenda_20_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6867/emenda_21_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6868/emenda_22_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6869/emenda_23_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6870/emenda_24_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6871/emenda_25_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6872/emenda_26_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6873/emenda_27_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6874/emenda_28_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6875/emenda_29_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6876/emenda_30_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6877/emenda_31_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6893/emenda_32_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6900/emenda_modificativa_ao_projeto_de_lei_no_2331-2020.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6937/emenda_modificativa_ao_pl_2349-2020.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6947/emenda_01-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6948/emenda_02-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6949/emenda_03-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6950/emenda_04-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6951/emenda_05-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6952/emenda_06-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6953/emenda_07-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6954/emenda_08-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6955/emenda_09-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6956/emenda_10-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6959/emenda_substitutivo_geral_ao_projeto_de_lei_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6961/emenda_11-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6742/8._subemenda_modificativa_e_aditiva_a_emenda_apresentada_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6743/9._subemenda_modificativa_apresentada_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6744/5._subemenda_modificativa_a_emenda_aditiva_apresentada_ao_projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6745/6._subemenda_modificativa_a_emenda_apresentada_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6802/subemenda_supressiva_ao_pl_25-2019.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6805/subemenda_modificativa_ao_pl_28-2020.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6894/subemenda_modificativa_a_emenda_09-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6895/subemenda_supressiva_a_emenda_14-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6896/subemenda_modificativa_a_emenda_21-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5765/mocao_de_repudio_01-2020.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5959/mocao_de_aplausos_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6200/mocao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6793/mocao_de_aplausos_04-2020.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6362/balancete_orcamentario_abril.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6488/balancete_orcamentario_-_05-2020.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6581/balancete_orcamentario_mes_06-2020.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6677/balancete_orcamentario_mes_07-2020.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6791/balancete_orcamentario_08-2020.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6883/balancete_orcamentario_09-2020.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6934/balancete_orcamentario_10-2020.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6968/balancete_orcamentario_11-2020.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7052/balancete_orcamentario_12-2020.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7849/acordao_de_parecer_previo_tcepr-_prestacao_de_contas_-_exercicio_2014.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6114/processo_legislativo_18-2020_-_indicacao_805-2019.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6115/processo_legislativo_25-2020_-_requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6099/processo_legislativo_26-2020_-_indicacao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6107/processo_legislativo_42-2020_-_indicacao_14-2020.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6119/processo_legislativo_43-2020_-_indicacao_16-2020.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6098/processo_legislativo_49-2020_-_indicacao_20-2020.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6100/processo_legislativo_54-2020_-_indicacao_25-2020.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6126/processo_legislativo_71-2020_-_projeto_de_lei_2314-2020.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6104/processo_legislativo_81-2020_-_indicacao_59-2020.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6113/processo_legislativo_161-2020_-_indicacao_122-2020.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6116/processo_legislativo_162-2020_-_indicacao_123-2020.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6110/processo_legislativo_169-2020_-_indicacao_100-2020.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6108/processo_legislativo_183-2020_-_indicacao_71-2020.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6109/processo_legislativo_184-2020_-_indicacao_72-2020.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6111/processo_legislativo_214-2020_-_indicacao_118-2020.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6117/processo_legislativo_217-2020_-_indicacao_127-2020.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6123/processo_legislativo_222-2020_-_requerimento_72-2020.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6122/processo_legislativo_224-2020_-_requerimento_75-2020.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6103/processo_legislativo_229-2020_-_indicacao_31-2020.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6121/processo_legislativo_232-2020_-_indicacao_128-2020.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6120/processo_legislativo_233-2020_-_indicacao_129-2020.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6144/processo_legislativo_244-2020_-_indicacao_138-2020_-_integra.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6156/processo_legislativo_245-2020_-_indicacao_139-2020_-_integra.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6262/processo_legislativo_294-2020_-_projeto_de_lei__2320-2020.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6264/projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6265/projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6045/denuncia_-_simone_dos_santos_barra.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6235/parecer_comissao_processante.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6678/memorando_08-2020_-_ci.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6704/memorando_85-2020_-_cfo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5775/veto_ao_projeto_de_lei_n_93-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5777/veto_ao_projeto_de_lei_n_102-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5778/veto_ao_projeto_de_lei_n_71-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5779/veto_ao_projeto_de_lei_n_72-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5780/veto_ao_projeto_de_lei_n_108-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5781/veto_ao_projeto_de_lei_n_52-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5782/veto_ao_projeto_de_lei_n_68-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6163/veto_ao_projeto_de_lei_16-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6443/veto_ao_projeto_de_lei_41-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6444/veto_ao_projeto_de_lei_113-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6445/veto_ao_projeto_de_lei_123-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6446/veto_parcial_ao_projeto_de_lei_33-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6468/veto_parcial_ao_projeto_de_lei_82-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6469/veto_ao_projeto_de_lei_116-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6556/veto_ao_projeto_de_lei_23-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6557/veto_ao_projeto_de_lei_35-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6591/veto_ao_projeto_de_lei_29-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6765/veto_ao_projeto_de_lei_36-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6809/veto_ao_pl_41-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6849/veto_ao_projeto_de_lei_42-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6899/veto_parcial_ao_pl_29-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6907/veto_ao_pl_56-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6908/veto_ao_pl_40-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6962/veto_ao_pl_74-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6963/veto_ao_pl_75-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6964/veto_ao_pl_52-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6965/veto_ao_pl_83-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6247/projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6248/projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5783/projeto_de_lei_01-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5832/projeto_de_lei_02-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5934/projeto_de_lei_04-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5833/projeto_de_lei_05-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5784/projeto_de_lei_n_06-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5785/projeto_de_lei_n_08-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5786/projeto_de_lei_n_10-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5938/projeto_de_lei_11-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6376/projeto_de_lei_12-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6370/projeto_de_lei_13-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5940/projeto_de_lei_15-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5943/projeto_de_lei_16-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5842/projeto_de_lei_17_2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5845/projeto_de_lei_18_2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5843/projeto_de_lei_19_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5907/projeto_de_lei_20-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5928/projeto_de_lei_21_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5904/projeto_de_lei_22-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6016/projeto_de_lei_23-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6017/projeto_de_lei_24-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6033/projeto_de_lei_26-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6080/projeto_de_lei_27-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6081/projeto_de_lei_28-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6049/projeto_de_lei_n._29_nicacio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6257/projeto_de_lei_31-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6256/projeto_de_lei_32-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6091/projeto_de_lei_33-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6092/projeto_de_lei_34-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6211/projeto_de_lei_35-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6101/projeto_de_lei_36-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6166/projeto_de_lei_38-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6167/projeto_de_lei_39-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6168/projeto_de_lei_40-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6304/projeto_de_lei_41-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6169/projeto_de_lei_42-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6319/projeto_de_lei_43-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6713/projeto_de_lei_44-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6221/projeto_de_lei_45-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6290/projeto_de_lei_47-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6230/projeto_de_lei_48-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6231/projeto_de_lei_49-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6299/projeto_de_lei_51-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6441/projeto_de_lei_52-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6367/projeto_de_lei_53-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6300/projeto_de_lei_54-2020_ben_hur.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6328/projeto_de_lei_56-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6369/projeto_de_lei_57-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6339/projeto_de_lei_58-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6368/projeto_de_lei_59-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6415/projeto_de_lei_60-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6380/projeto_de_lei_61-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6418/projeto_de_lei_62-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6419/projeto_de_lei_63-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6404/projeto_de_lei_64-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6465/projeto_de_lei_66-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6553/projeto_de_lei_67-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6505/projeto_de_lei_68-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6506/projeto_de_lei_69-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6592/projeto_de_lei_70-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6507/projeto_de_lei_71-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6508/projeto_de_lei_72-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6567/projeto_de_lei_74-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6568/projeto_de_lei_75-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6562/projeto_de_lei_76-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6680/projeto_de_lei_79-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6625/projeto_de_lei_81-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6626/projeto_de_lei_82-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6654/projeto_de_lei_83-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6771/projeto_de_lei_85-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6655/projeto_de_lei_87-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6674/projeto_de_lei_88-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6694/projeto_de_lei_89-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6703/projeto_de_lei_90-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6769/projeto_de_lei_91-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6714/projeto_de_lei_92-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6770/projeto_de_lei_95-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6879/projeto_de_lei_97-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6884/projeto_de_lei_98-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6898/projeto_de_lei_99-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6946/projeto_de_lei_103-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6966/projeto_de_lei_104-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7040/projeto_de_lei_107-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7041/projeto_de_lei_108-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7042/projeto_de_lei_109-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7043/projeto_de_lei_110-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5910/projeto_de_lei_2314-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5914/projeto_de_lei_2315-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5924/projeto_de_lei_2316-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6078/projeto_de_lei_2317-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6162/projeto_de_lei_2.318-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6164/projeto_de_lei_2.319._2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6165/projeto_de_lei_2.320-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6224/projeto_de_lei_2321-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6303/projeto_de_lei_2323-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6363/projeto_de_lei_2324-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6374/projeto_de_lei_2325-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6375/projeto_de_lei_2326-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6414/projeto_de_lei_2327-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6466/projeto_de_lei_2328-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6477/projeto_de_lei_2329-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6489/projeto_de_lei_2330-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6509/projeto_de_lei_2331-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6582/projeto_de_lei_2.332-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6578/projeto_de_lei_2.333-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6579/projeto_de_lei_2.334-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6600/projeto_de_lei_2335-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6681/projeto_de_lei_2336-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6682/projeto_de_lei_2337-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6686/projeto_de_lei_2338-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6687/projeto_de_lei_2339-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6688/projeto_de_lei_2340-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6689/projeto_de_lei_2341-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6690/projeto_de_lei_2342-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6691/projeto_de_lei_2343-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6692/projeto_de_lei_2344-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6695/projeto_de_lei_2345-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6716/projeto_de_lei_2.346-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6788/projeto_de_lei_2347-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6810/projeto_de_lei_2348-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6845/projeto_de_lei_2349-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6846/projeto_de_lei_2350-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6935/projeto_de_lei_2351-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6890/projeto_de_lei_2352-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6931/projeto_de_lei_2354-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6041/decreto_legislativo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6197/projeto_de_decreto_legislativo_02-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6844/projeto_de_decreto_legislativo_03-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6926/projeto_de_decreto_legislativo_04-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5912/projeto_de_emenda_a_lei_organica_01_2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6487/projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6039/projeto_de_resolucao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5970/projeto_de_resolucao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6266/projeto_de_resolucao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6496/projeto_de_resolucao_06-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6826/projeto_de_resolucao_08-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5823/requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5824/requerimento_02-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5825/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5826/requerimento_04-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5827/requerimento_05-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5919/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5925/requerimento_08-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5931/requerimento_09-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5935/requerimento_11-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5937/requerimento_12-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5942/requerimento_15-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5944/requerimento_16-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5945/requerimento_17-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6054/requerimento_18_tatiana.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6055/requerimento_19_tatiana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6056/requerimento_20_tatiana.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6058/requerimento_22_tatiana.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6059/requerimento_23_tatiana.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6050/requerimento_n._24_tatiana.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6084/requerimento_25-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5946/requerimento_26-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5947/requerimento_27-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5948/requerimento_28-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5923/requerimento_29_2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5949/requerimento_30-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5950/requerimento_31-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5951/requerimento_32-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5952/requerimento_33-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5953/requerimento_34-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5954/requerimento_35-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5955/requerimento_36-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5956/requerimento_37-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5957/requerimento_38-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5958/requerimento_39-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5920/requerimento_42_2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5918/requerimento_43_2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5915/requerimento_44_2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5909/requerimento_45_2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6202/requerimento_46-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6203/requerimento_47-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6204/requerimento_48-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6205/requerimento_49-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6206/requerimento_50-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6207/requerimento_51-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6208/requerimento_52-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6209/requerimento_53-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5896/requerimento_54_2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5875/requerimento_55_2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5874/requerimento_56_2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5877/requerimento_57_2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5878/requerimento_58_2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5880/requerimento_59_2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5879/requerimento_60_2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6064/requerimento_61-2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5897/requerimento_62-2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5898/requerimento_63-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5966/requerimento_64-2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5961/requerimento_65-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5965/requerimento_67-2020_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5960/requerimento_68-2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6009/requerimento_70-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6010/requerimento_71-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6011/requerimento_72-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6018/requerimento_74-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6019/requerimento_75-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6020/requerimento_76-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6034/requerimento_77-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6036/requerimento_78-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6035/requerimento_79-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6077/requerimento_80-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6065/requerimento_81-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6159/requerimento_82-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6066/requerimento_83-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6094/requerimento_87-2020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6093/requerimento_88-2020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6106/requerimento_89-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6158/requerimento_90-2020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6157/requerimento_91-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6160/requerimento_92-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6161/requerimento_93-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6172/requerimento_94-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6173/requerimento_96-2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6171/requerimento_98-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6193/requerimento_99-2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6192/requerimento_100-2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6269/requerimento_101-2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6201/requerimento_102-2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6259/requerimento_103-2020_2.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6218/requerimento_104-2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6249/requerimento_105-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6214/requerimento_106-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6220/requerimento_107-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6225/requerimento_109-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6250/requerimento_110-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6272/requerimento_111-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6251/requerimento_112-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6270/requerimento_114-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6268/requerimento_115-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6285/requerimento_116-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_117-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6295/requerimento_118-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6297/requerimento_120-2020_ben_hur.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6308/requerimento_121-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6326/requerimento_122-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6327/requerimento_124-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6321/requerimento_125-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6331/requerimento_127-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6342/requerimento_128-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6349/requerimento_129-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6386/requerimento_130-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6383/requerimento_131-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6382/requerimento_132-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6378/requerimento_133-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6385/requerimento_134-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6356/requerimento_136-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6387/requerimento_139-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6358/requerimento_142-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6373/requerimento_145-2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6381/requerimento_146-2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6800/requerimento_148-2020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6402/requerimento_149-2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6425/requerimento_151-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6405/requerimento_155-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6406/requerimento_156-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6407/requerimento_158-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6475/requerimento_159-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6420/requerimento_161-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6421/requerimento_162-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6452/requerimento_163-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6447/requerimento_164-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6448/requerimento_165-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6449/requerimento_166-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6450/requerimento_167-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6451/requerimento_168-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6453/requerimento_169-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6454/requerimento_170-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6455/requerimento_171-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6456/requerimento_172-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6457/requerimento_173-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6474/requerimento_174-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6473/requerimento_175-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6472/requerimento_176-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6471/requerimento_177-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6470/requerimento_178-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6554/requerimento_180-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6555/requerimento_182-2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6494/requerimento_183-2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6495/requerimento_184-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6510/requerimento_185-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6611/requerimento_186-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6514/requerimento_187-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6515/requerimento_188-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6517/requerimento_190-2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6518/requerimento_191-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6519/requerimento_192-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6520/requerimento_193-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6522/requerimento_195-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6523/requerimento_196-2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6563/requerimento_200-2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6566/requerimento_201-2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6565/requerimento_203-2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6590/requerimento_204-2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6620/requerimento_206-2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6656/requerimento_208-2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6627/requerimento_214-2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6653/requerimento_215-2020.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6667/requerimento_216-2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6668/requerimento_217-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6672/requerimento_218-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6673/requerimento_219-2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6775/requerimento_221-2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6776/requerimento_222-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6774/requerimento_223-2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6787/requerimento_224-2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6798/requerimento_229-2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6799/requerimento_230-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6819/requerimento_232-2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6820/requerimento_233-2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6834/requerimento_234-2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6821/requerimento_235-2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6823/requerimento_237-2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6824/requerimento_238-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6835/requerimento_240-2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6836/requerimento_241-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6837/requerimento_242-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6838/requerimento_243-2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6839/requerimento_244-2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6840/requerimento_245-2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6841/requerimento_246-2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6842/requerimento_247-2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6830/requerimento_248-2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6852/requerimento_249-2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6853/requerimento_250-2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6854/requerimento_252-2020.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6892/requerimento_253-2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6878/requerimento_254-2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6889/requerimento_255-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6897/requerimento_257-2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6915/requerimento_262-2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6916/requerimento_263-2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6917/requerimento_264-2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6933/requerimento_266-2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6936/requerimento_267-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6940/requerimento_269-2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6941/requerimento_270-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5770/indicacao_01-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5771/indicacao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5772/indicacao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5818/indicacao_04-2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5820/indicacao_05-2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5811/indicacao_06-2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5850/indicacao_07-2020..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5852/indicacao_08-2020..pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5853/indicacao_09-2020..pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5821/indicacao_10-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5822/indicacao_11-2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5787/indicacao_12-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5788/indicacao_13-2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5789/indicacao_14-2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5790/indicacao_15-2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5791/indicacao_16-2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5792/indicacao_17-2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5793/indicacao_18-2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5794/indicacao_19-2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5795/indicacao_20-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5796/indicacao_21-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5797/indicacao_22-2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5798/indicacao_23-2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5799/indicacao_24-2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5800/indicacao_25-2020.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5801/indicacao_26-2020.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5802/indicacao_27-2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5803/indicacao_28-2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5804/indicacao_29-2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6007/indicacao_30-2020.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6029/indicacao_31-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5805/indicacao_32-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5817/indicacao_33-2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5812/indicacao_34-2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5819/indicacao_35-2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6031/indicacao_36-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6037/indicacao_37-2020.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5834/indicacao_38-2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5835/indicacao_39-2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5855/indicacao_40-2020..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5856/indicacao_41-2020..pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5858/indicacao_42-2020..pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5860/indicacao_43-2020..pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5862/indicacao_44-2020..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5972/indicacao_45-2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5882/indicacao_46-2020..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5883/indicacao_47-2020..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5885/indicacao_50-2020..pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5888/indicacao_51-2020..pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5890/indicacao_52-2020..pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5892/indicacao_53-2020..pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5894/indicacao_55-2020..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5895/indicacao_56-2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5899/indicacao_57-2020..pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5900/indicacao_58-2020..pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5901/indicacao_59-2020..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5903/indicacao_60-2020..pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5906/indicacao_61-2020..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5908/indicacao_62-2020..pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5911/indicacao_63-2020..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5913/indicacao_64-2020..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5916/indicacao_65-2020..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5917/indicacao_66-2020..pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5921/indicacao_67-2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5922/indicacao_68-2020..pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5926/indicacao_69-2020.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5863/indicacao_70_2020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5861/indicacao_71_2020.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5859/indicacao_72_2020.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5927/indicacao_73-2020..pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5929/indicacao_74-2020..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5930/indicacao_75-2020..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5866/indicacao_77_2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5932/indicacao_78-2020..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5933/indicacao_79-2020..pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5936/indicacao_80-2020..pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5829/indicacao_81-2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5830/indicacao_82-2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5864/indicacao_83_2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5857/indicacao_85_2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5854/indicacao_86_2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5876/indicacao_88_2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5865/indicacao_89_2020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5867/indicacao_91_2020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5870/indicacao_92_2020.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5873/indicacao_93_2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5871/indicacao_94_2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5893/indicacao_97_2020.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5891/indicacao_98_2020.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5889/indicacao_99_2020.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5887/indicacao_100_2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5872/indicacao_102_2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5868/indicacao_103_2020.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5869/indicacao_104_2020.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5851/indicacao_105_2020.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5847/indicacao_106_2020.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5848/indicacao_107_2020.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5849/indicacao_108_2020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5886/indicacao_109_2020.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5884/indicacao_110_2020.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5881/indicacao_111_2020.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5969/indicacao_113-2020_2.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5838/indicacao_114_2020.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5839/indicacao_115_2020.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5836/indicacao_116_2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5840/indicacao_117_2020.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6012/indicacao_118-2020.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5902/indicacao_119-2020.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5905/indicacao_120-2020.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5962/indicacao_121-2020.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6112/indicacao_122-2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5967/indicacao_123-2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5963/indicacao_124-2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6013/indicacao_125-2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6014/indicacao_126-2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6030/indicacao_128-2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6032/indicacao_129-2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6022/indicacao_130-2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6023/indicacao_131-2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6027/indicacao_132-2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6028/indicacao_133-2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6038/indicacao_135-2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6042/indicacao_136-2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6043/indicacao_137-2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6044/indicacao_138-2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6046/indicacao_139-2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6076/indicacao_140-2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6067/indicacao_141-_fabio_pedroso.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6047/indicacao_142-2020.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6048/indicacao_143-2020.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6083/indicacao_144-2020.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6082/indicacao_145-2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6068/indicacao_146-2020_fabio_pedroso.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6069/indicacao_148-2020.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6070/indicacao_149-2020_amanda_nassar.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6088/indicacao_150-2020.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6089/indicacao_151-2020.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6071/indicacao_152-2020_aparecido.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6073/indicacao_153-2020_aparecido.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6074/indicacao_154-2020_pedroso.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6075/indicacao_155-2020.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6090/indicacao_157-2020.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6176/indicacao_158-2020.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6177/indicacao_159-2020.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6178/indicacao_160-2020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6252/indicacao_161-2020.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6191/indicacao_162-2020.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6190/indicacao_163-2020.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6189/indicacao_164-2020.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6087/indicacao_168-2020.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6086/indicacao_169-2020.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6085/indicacao_170-2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6095/indicacao_171-2020.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6097/indicacao_172-2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6096/indicacao_173-2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6105/indicacao_174-2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6102/indicacao_175-2020.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6145/indicacao_176-2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6146/indicacao_177-2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6147/indicacao_178-2020.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6148/indicacao_179-2020.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6149/indicacao_180-2020.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6150/indicacao_181-2020.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6151/indicacao_182-2020.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6152/indicacao_183-2020.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6153/indicacao_184-2020.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6154/indicacao_185-2020.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6155/indicacao_186-2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6179/indicacao_187-2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6180/indicacao_188-2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6181/indicacao_189-2020.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6175/indicacao_190-2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6182/indicacao_191-2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6185/indicacao_193-2020.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6187/indicacao_195-2020.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6188/indicacao_196-2020.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6184/indicacao_197-2020.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6199/indicacao_198-2020.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6198/indicacao_199-2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6287/indicacao_200-2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6255/indicacao_201-2020.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6196/indicacao_203-2020.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6195/indicacao_204-2020.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6194/indicacao_205-2020.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6183/indicacao_206-2020.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6320/indicacao_207-2020.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6210/indicacao_209-2020.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6212/indicacao_210-2020.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6213/indicacao_211-2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6215/indicacao_212-2020.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6227/indicacao_213-2020.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6219/indicacao_214-2020.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6278/indicacao_215-2020.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6228/indicacao_217-2020.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6229/indicacao_218-2020.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6284/indicacao_219-2020.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6239/indicacao_220-2020.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6279/indicacao_221-2020.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6241/indicacao_222-2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6242/indicacao_223-2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6243/indicacao_224-2020.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6244/indicacao_225-2020.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6245/indicacao_226-2020.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6253/indicacao_227-2020.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6254/indicacao_228-2020.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6258/indicacao_229-2020.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6260/indicacao_230-2020.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6261/indicacao_231-2020.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6289/indicacao_232-2020.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6288/indicacao_233-2020.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6271/indicacao_234-2020.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6263/indicacao_235-2020.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6267/indicacao_236-2020.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6286/indicacao_238-2020.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6291/indicacao_239-2020.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6292/indicacao_240-2020.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6280/indicacao_241-2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6281/indicacao_242-2020.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6282/indicacao_243-2020_corrigida.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6283/indicacao_244-2020.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6336/indicacao_246-2020.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6315/indicacao_248-2020.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6296/indicacao_250-2020_tatiana.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6298/indicacao_251-2020.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6302/indicacao_252-2020.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6301/indicacao_253-2020_ben_hur.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6318/indicacao_254-2020.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6305/indicacao_255-2020.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6306/indicacao_256-2020.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6311/indicacao_257-2020.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6317/indicacao_258-2020.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6316/indicacao_259-2020.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6307/indicacao_260-2020.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6310/indicacao_261-2020.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6313/indicacao_262-2020.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6312/indicacao_263-2020.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6314/indicacao_264-2020.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6332/indicacao_265-2020.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6338/indicacao_266-2020.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6391/indicacao_267-2020.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6392/indicacao_268-2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6393/indicacao_269-2020.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6347/indicacao_270-2020.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6354/indicacao_271-2020.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6335/indicacao_273-2020.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6334/indicacao_274-2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6333/indicacao_275-2020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6337/indicacao_276-2020.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6330/indicacao_277-2020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6322/indicacao_278-2020.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6355/indicacao_279-2020.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6329/indicacao_280-2020.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6389/indicacao_281-2020_2.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6361/indicacao_282-2020.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6352/indicacao_283-2020.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6351/indicacao_284-2020.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6350/indicacao_285-2020.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6348/indicacao_286-2020.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6340/indicacao_287-2020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6341/indicacao_288-2020.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6359/indicacao_289-2020.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6357/indicacao_291-2020.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6346/indicacao_293-2020.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6344/indicacao_294-2020.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6345/indicacao_295-2020.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6390/indicacao_296-2020.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6388/indicacao_297-2020.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6394/indicacao_298-2020.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6395/indicacao_299-2020.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6379/indicacao_302-2020.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6396/indicacao_303-2020.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6397/indicacao_305-2020.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6413/indicacao_306-2020.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6398/indicacao_307-2020.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6399/indicacao_308-2020.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6400/indicacao_309-2020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6401/indicacao_310-2020.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6424/indicacao_311-2020.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6408/indicacao_313-2020.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6417/indicacao_314-2020.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6416/indicacao_315-2020.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6412/indicacao_316-2020.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6409/indicacao_317-2020.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6410/indicacao_318-2020.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6426/indicacao_320-2020.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6428/indicacao_321-2020.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6430/indicacao_322-2020.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6217/indicacao_323-2020.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6433/indicacao_324-2020.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6435/indicacao_327-2020.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6436/indicacao_328-2020.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6479/indicacao_329-2020.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6480/indicacao_330-2020.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6438/indicacao_332-2020.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6439/indicacao_333-2020.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6440/indicacao_334-2020.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6458/indicacao_335-2020.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6459/indicacao_336-2020.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6482/indicacao_337-2020.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6461/indicacao_338-2020.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6462/indicacao_339-2020.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6538/indicacao_340-2020.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6539/indicacao_341-2020.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6676/indicacao_342-2020.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6670/indicacao_343-2020.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6811/indicacao_344-2020.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6671/indicacao_345-2020.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6463/indicacao_346-2020.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6812/indicacao_347-2020.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6464/indicacao_348-2020.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6467/indicacao_349-2020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6476/indicacao_350-2020.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6483/indicacao_352-2020.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6478/indicacao_353-2020.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6484/indicacao_354-2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6481/indicacao_355-2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6485/indicacao_356-2020.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6491/indicacao_357-2020.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6527/indicacao_358-2020.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6497/indicacao_359-2020.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6498/indicacao_360-2020.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6486/indicacao_361-2020.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6499/indicacao_362-2020.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6490/indicacao_363-2020.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6492/indicacao_364-2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6493/indicacao_365-2020.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6772/indicacao_367-2020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6501/indicacao_369-2020.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6502/indicacao_370-2020.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6503/indicacao_371-2020.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6528/indicacao_373-2020.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6529/indicacao_374-2020.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6530/indicacao_375-2020.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6511/indicacao_376-2020.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6513/indicacao_378-2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6531/indicacao_380-2020.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6532/indicacao_381-2020.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6533/indicacao_382-2020.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6524/indicacao_383-2020.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6580/indicacao_384-2020.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6534/indicacao_385-2020.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6535/indicacao_386-2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6536/indicacao_387-2020.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6525/indicacao_389-2020.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6537/indicacao_391-2020.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6540/indicacao_392-2020.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6541/indicacao_393-2020.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6542/indicacao_394-2020.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6543/indicacao_395-2020.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6544/indicacao_396-2020.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6545/indicacao_397-2020.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6546/indicacao_398-2020.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6547/indicacao_399-2020.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6548/indicacao_401-2020.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6549/indicacao_402-2020.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6550/indicacao_403-2020.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6551/indicacao_404-2020.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6552/indicacao_405-2020.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6558/indicacao_408-2020.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6569/indicacao_409-2020.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6559/indicacao_410-2020.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6560/indicacao_411-2020.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6561/indicacao_412-2020.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6571/indicacao_413-2020.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6572/indicacao_416-2020.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6779/indicacao_417-2020.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6780/indicacao_418-2020.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6781/indicacao_419-2020.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6782/indicacao_420-2020.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6792/indicacao_421-2020.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6829/indicacao_423-2020.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6573/indicacao_426-2020.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6574/indicacao_427-2020.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6575/indicacao_428-2020.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6576/indicacao_429-2020.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6577/indicacao_430-2020.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6583/indicacao_431-2020.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6584/indicacao_432-2020.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6585/indicacao_433-2020.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6586/indicacao_434-2020.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6587/indicacao_435-2020.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6588/indicacao_436-2020.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6589/indicacao_437-2020.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6593/indicacao_438-2020.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6612/indicacao_439-2020.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6613/indicacao_440-2020.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6614/indicacao_441-2020.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6615/indicacao_442-2020.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6616/indicacao_443-2020.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6617/indicacao_444-2020.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6705/indicacao_445-2020.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6618/indicacao_446-2020.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6619/indicacao_448-2020.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6594/indicacao_449-2020.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6595/indicacao_450-2020.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6596/indicacao_451-2020.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6597/indicacao_452-2020.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6598/indicacao_453-2020.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6601/indicacao_454-2020.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6602/indicacao_455-2020.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6603/indicacao_456-2020.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6604/indicacao_457-2020.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6660/indicacao_458-2020.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6661/indicacao_459-2020.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6662/indicacao_460-2020.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6663/indicacao_461-2020.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6605/indicacao_462-2020.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6606/indicacao_463-2020.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6607/indicacao_464-2020.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6608/indicacao_465-2020.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6609/indicacao_466-2020.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6610/indicacao_467-2020.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6622/indicacao_468-2020.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6623/indicacao_469-2020.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6624/indicacao_470-2020.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6628/indicacao_472-2020.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6629/indicacao_473-2020.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6630/indicacao_474-2020.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6631/indicacao_475-2020.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6632/indicacao_476-2020.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6633/indicacao_477-2020.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6634/indicacao_478-2020.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6635/indicacao_479-2020.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6636/indicacao_480-2020.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6637/indicacao_481-2020.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6638/indicacao_482-2020.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6639/indicacao_483-2020.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6640/indicacao_484-2020.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6641/indicacao_485-2020.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6642/indicacao_486-2020.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6643/indicacao_487-2020.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6644/indicacao_488-2020.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6645/indicacao_489-2020.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6646/indicacao_490-2020.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6647/indicacao_491-2020.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6648/indicacao_492-2020.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6649/indicacao_493-2020.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6650/indicacao_494-2020.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6651/indicacao_495-2020.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6652/indicacao_496-2020.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6664/indicacao_497-2020.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6665/indicacao_498-2020.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6666/indicacao_499-2020.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6675/indicacao_504-2020.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6679/indicacao_505-2020.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6706/indicacao_506-2020.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6707/indicacao_507-2020.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6684/indicacao_512-2020.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6708/indicacao_514-2020.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6709/indicacao_515-2020.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6697/indicacao_516-2020.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6698/indicacao_517-2020.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6696/indicacao_518-2020.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6699/indicacao_519-2020.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6700/indicacao_520-2020.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6701/indicacao_521-2020.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6702/indicacao_522-2020.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6710/indicacao_523-2020.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6711/indicacao_524-2020.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6712/indicacao_525-2020.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6758/indicacao_526-2020.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6715/indicacao_527-2020.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6759/indicacao_528-2020.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6717/indicacao_529-2020.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6760/indicacao_530-2020.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6761/indicacao_531-2020.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6762/indicacao_532-2020.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6763/indicacao_533-2020.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6764/indicacao_534-2020.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6783/indicacao_535-2020.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6808/indicacao_536-2020.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6773/indicacao_537-2020.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6784/indicacao_539-2020.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6785/indicacao_540-2020.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6786/indicacao_542-2020.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6813/indicacao_543-2020.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6814/indicacao_544-2020.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6815/indicacao_545-2020.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6816/indicacao_546-2020.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6817/indicacao_547-2020.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6818/indicacao_548-2020.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6843/indicacao_549-2020.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6827/indicacao_550-2020.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6832/indicacao_551-2020.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6833/indicacao_552-2020.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6847/indicacao_554-2020.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6848/indicacao_555-2020.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6855/indicacao_556-2020.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6856/indicacao_557-2020.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6880/indicacao_558-2020.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6881/indicacao_559-2020.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6882/indicacao_560-2020.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6885/indicacao_561-2020.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6886/indicacao_562-2020.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6887/indicacao_563-2020.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6888/indicacao_564-2020.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6901/indicacao_565-2020.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6902/indicacao_566-2020.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6903/indicacao_567-2020.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6904/indicacao_568-2020.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6905/indicacao_569-2020.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6909/indicacao_570-2020.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6910/indicacao_571-2020.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6914/indicacao_572-2020.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6919/indicacao_573-2020.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6924/indicacao_574-2020.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6918/indicacao_575-2020.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6920/indicacao_576-2020.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6921/indicacao_577-2020.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6922/indicacao_578-2020.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6923/indicacao_579-2020.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6925/indicacao_580-2020.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6928/indicacao_581-2020.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6929/indicacao_582-2020.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6930/indicacao_583-2020.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6932/indicacao_564-2020.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6938/indicacao_585-2020.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6939/indicacao_586-2020.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6942/indicacao_587-2020.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6943/indicacao_588-2020.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6944/indicacao_589-2020.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6945/indicacao_590-2020.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6957/indicacao_591-2020.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6958/indicacao_592-2020.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6960/indicacao_593-2020.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6967/indicacao_594-2020.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6051/emenda_modificativa_do_projeto_de_lei_120-2019.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6052/emenda_modificativa_ao_projeto_de_lei_04-2020.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6062/emenda_supressiva_ao_projeto_de_lei_123-2019.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6063/emenda_substitutiva_ao_projeto_de_lei_123-2019.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6072/emenda_modificativa_ao_projeto_de_lei_41-2019.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6234/emenda_modificativa_ao_projeto_de_lei__33-2018.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6236/emenda_aditiva_ao_projeo_de_lei_77-2019.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6276/projeto_de_lei__117-2019_-_emenda_substitutiva_geral_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6366/emenda_modificativa_ao_projeto_de_lei_51-2020.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6371/emenda_modificativa_ao_projeto_de_lei_n_38-2019.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6372/emenda_modificativa_ao_projeto_de_lei_n_58-2029.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6411/emenda_aditiva_ao_projeto_de_lei_2.280-2019.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6422/emenda_modificativa_ao_projeto_de_lei_2321-2020.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6423/emenda_modificativa_ao_projeto_de_lei_2322-2020.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6427/emenda_modificativa_ao_projeto_de_lei_23-2020.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6429/emenda_supressiva_ao_projeto_de_lei_23-2020.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6431/emenda_supressiva_ao_projeto_de_lei_24-2020.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6599/emenda_supressiva_ao_projeto_de_lei_2327-2020.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6657/emenda_supressiva_ao_projeto_de_lei_36-2020.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6658/emenda_supressiva_ao_projeto_de_lei_58-2020.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6659/emenda_substituivo_geral_ao_projeto_de_lei_2330-2020.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6669/emenda_modificativa_ao_substitutivo_geral_ao_pl_2330-2020.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6683/emenda_supressiva_ao_projeto_de_lei_11-2020.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6718/emenda_supressiva_ao_projeto_de_lei_complementar_23-2019.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6719/emenda_modificativa_ao_projeto_de_lei_complementar_23-2019.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6720/emenda_aditiva_ao_projeto_de_lei_complementar_23-2019.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6721/1._emenda_supressiva_ao_projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6722/2._emenda_modificativa_ao_projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6723/1._emenda_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6724/2._emenda_aditiva_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6725/3._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6726/4._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6727/5._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6728/6._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6729/7._emenda_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6730/1._emenda_supressiva_ao_projeto_de_lei_complementar_27-2019.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6731/2._emenda_aditiva_ao_projeto_de_lei_complementar_27-2019.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6732/3._emenda_modificativa_ao_projeto_de_lei_complementar_27-2019.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6733/1._emenda_supressiva_ao_projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6735/2._emenda_aditiva_ao_projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6734/3._emenda_modificativa_ao_projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6736/4._emenda_aditiva_ao_projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6737/1._emenda_supressiva_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6738/2._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6739/3._emenda_modificativa_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6740/4._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6741/5._emenda_aditiva_e_modificativa_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6746/7._emenda_aditiva_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6747/8._emenda_supressiva_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6748/emenda_01_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6749/emenda_02_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6750/emenda_03_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6751/emenda_04_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6752/emenda_05_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6753/emenda_06_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6754/emenda_07_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6755/emenda_08_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6756/emenda_09_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6757/emenda_10_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6766/3._emenda_aditiva_modificativa_e_supressiva_ao_projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6767/4._emenda_aditiva_ao_projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6768/5._emenda_modificativa_ao_projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6777/10._emenda_modificativa_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6778/11._emenda_modificativa_e_supressiva_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6789/emenda_modificativa_ao_projeto_de_lei_2332-2020.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6790/emenda_substitutiva_ao_projeto_de_lei_2333-2020.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6803/emenda_supressiva_ao_pl_25-2019.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6804/emenda_aditiva_ao_pl_25-2019.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6828/emenda_supressiva_ao_pl_83-2020.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6857/emenda_11_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6858/emenda_12_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6859/emenda_13_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6860/emenda_14_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6861/emenda_15_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6862/emenda_16_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6863/emenda_17_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6864/emenda_18_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6865/emenda_19_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6866/emenda_20_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6867/emenda_21_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6868/emenda_22_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6869/emenda_23_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6870/emenda_24_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6871/emenda_25_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6872/emenda_26_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6873/emenda_27_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6874/emenda_28_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6875/emenda_29_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6876/emenda_30_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6877/emenda_31_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6893/emenda_32_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6900/emenda_modificativa_ao_projeto_de_lei_no_2331-2020.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6937/emenda_modificativa_ao_pl_2349-2020.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6947/emenda_01-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6948/emenda_02-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6949/emenda_03-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6950/emenda_04-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6951/emenda_05-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6952/emenda_06-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6953/emenda_07-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6954/emenda_08-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6955/emenda_09-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6956/emenda_10-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6959/emenda_substitutivo_geral_ao_projeto_de_lei_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6961/emenda_11-2020_ao_projeto_de_lei_2353-2020.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6742/8._subemenda_modificativa_e_aditiva_a_emenda_apresentada_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6743/9._subemenda_modificativa_apresentada_ao_projeto_de_lei_complementar_25-2019.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6744/5._subemenda_modificativa_a_emenda_aditiva_apresentada_ao_projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6745/6._subemenda_modificativa_a_emenda_apresentada_ao_projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6802/subemenda_supressiva_ao_pl_25-2019.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6805/subemenda_modificativa_ao_pl_28-2020.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6894/subemenda_modificativa_a_emenda_09-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6895/subemenda_supressiva_a_emenda_14-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6896/subemenda_modificativa_a_emenda_21-2020_ao_projeto_de_emenda_a_lei_organica_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5765/mocao_de_repudio_01-2020.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/5959/mocao_de_aplausos_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6200/mocao_03-2020.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6793/mocao_de_aplausos_04-2020.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6362/balancete_orcamentario_abril.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6488/balancete_orcamentario_-_05-2020.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6581/balancete_orcamentario_mes_06-2020.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6677/balancete_orcamentario_mes_07-2020.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6791/balancete_orcamentario_08-2020.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6883/balancete_orcamentario_09-2020.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6934/balancete_orcamentario_10-2020.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6968/balancete_orcamentario_11-2020.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7052/balancete_orcamentario_12-2020.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/7849/acordao_de_parecer_previo_tcepr-_prestacao_de_contas_-_exercicio_2014.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6114/processo_legislativo_18-2020_-_indicacao_805-2019.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6115/processo_legislativo_25-2020_-_requerimento_01-2020.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6099/processo_legislativo_26-2020_-_indicacao_02-2020.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6107/processo_legislativo_42-2020_-_indicacao_14-2020.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6119/processo_legislativo_43-2020_-_indicacao_16-2020.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6098/processo_legislativo_49-2020_-_indicacao_20-2020.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6100/processo_legislativo_54-2020_-_indicacao_25-2020.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6126/processo_legislativo_71-2020_-_projeto_de_lei_2314-2020.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6104/processo_legislativo_81-2020_-_indicacao_59-2020.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6113/processo_legislativo_161-2020_-_indicacao_122-2020.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6116/processo_legislativo_162-2020_-_indicacao_123-2020.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6110/processo_legislativo_169-2020_-_indicacao_100-2020.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6108/processo_legislativo_183-2020_-_indicacao_71-2020.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6109/processo_legislativo_184-2020_-_indicacao_72-2020.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6111/processo_legislativo_214-2020_-_indicacao_118-2020.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6117/processo_legislativo_217-2020_-_indicacao_127-2020.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6123/processo_legislativo_222-2020_-_requerimento_72-2020.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6122/processo_legislativo_224-2020_-_requerimento_75-2020.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6103/processo_legislativo_229-2020_-_indicacao_31-2020.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6121/processo_legislativo_232-2020_-_indicacao_128-2020.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6120/processo_legislativo_233-2020_-_indicacao_129-2020.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6144/processo_legislativo_244-2020_-_indicacao_138-2020_-_integra.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6156/processo_legislativo_245-2020_-_indicacao_139-2020_-_integra.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6262/processo_legislativo_294-2020_-_projeto_de_lei__2320-2020.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6264/projeto_de_lei_complementar_28-2020.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6265/projeto_de_lei_complementar_29-2020.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6045/denuncia_-_simone_dos_santos_barra.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6235/parecer_comissao_processante.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6678/memorando_08-2020_-_ci.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.araucaria.pr.leg.br/media/sapl/public/materialegislativa/2020/6704/memorando_85-2020_-_cfo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="160.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>